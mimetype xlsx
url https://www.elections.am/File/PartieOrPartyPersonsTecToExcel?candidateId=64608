--- v3 (2026-03-24)
+++ v4 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ba81cb10ea4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a24b1877926415db1bdc4f0d0a4fa7b.psmdcp" Id="R16d56ba2a90d4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc461a7cfb34db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e1b821de8eb4b898cea21bc063a8206.psmdcp" Id="R0faa969f3f254766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Թեկնածուներ" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ԸՆՏՐԱԿԱՆ ՑՈՒՑԱԿ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">«ԻՄ ՀԶՈՐ ՀԱՄԱՅՆՔ» ԿՈՒՍԱԿՑՈՒԹՅՈՒՆ </x:t>
   </x:si>
   <x:si>
@@ -343,50 +343,53 @@
   <x:si>
     <x:t>04-11-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ՆՈՅԱԿԵՐՏ, ՆՈՅԻ Փ., Տ, 35, </x:t>
   </x:si>
   <x:si>
     <x:t>&lt;&lt;Աբրահամ Ջամբազյան&gt;&gt; Ա/Ձ,  դեղագործ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐԴԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՎԱԳ</x:t>
   </x:si>
   <x:si>
     <x:t>ԶԵԲԵԹԻ</x:t>
   </x:si>
   <x:si>
     <x:t>03-05-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԱՎՇԱՐ, ԱՆԴՐԱՆԻԿԻ Փ., Տ, 17, </x:t>
   </x:si>
   <x:si>
+    <x:t>Համ․ ղեկ․ N 0735</x:t>
+  </x:si>
+  <x:si>
     <x:t>ՍԻՄՈՆ</x:t>
   </x:si>
   <x:si>
     <x:t>25-11-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԱՎՇԱՐ, ԱՐԱՐԱՏՅԱՆ Փ., Տ, 18, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Անհատ ձեռներեց, </x:t>
   </x:si>
   <x:si>
     <x:t>Համայնքի ղեկավարի N1342 գր.</x:t>
   </x:si>
   <x:si>
     <x:t>ԴԱՎԻԴՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈՒՍԱՆՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈՒՐԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>20-12-1962</x:t>
@@ -634,105 +637,114 @@
   <x:si>
     <x:t>26-09-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԱՐԱՐԱՏ, ՂՈՒԿԱՍՅԱՆ Փ., Շ, 12, 2, </x:t>
   </x:si>
   <x:si>
     <x:t>&lt;&lt;Արարատ քաղաքի մշակույթի կենտրոն&gt;&gt; ՀՈԱԿ,  գրադարանավարուհի</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՀԱԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌՈՒԲԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>30-04-1968</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԶԱՆԳԱԿԱՏՈՒՆ, Պ. ՍԵՎԱԿԻ Փ. 4 ՓԿՂ., Տ, 2, </x:t>
   </x:si>
   <x:si>
     <x:t>Արարատի մարզի Զանգակատուն գյուղի միջնակարգ դպրոց, ուսուցիչ</x:t>
   </x:si>
   <x:si>
+    <x:t>Համ․ ղեկ․ N 1092</x:t>
+  </x:si>
+  <x:si>
     <x:t>ՍԵՐՅՈԺԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԱՐՈՒՇԻ</x:t>
   </x:si>
   <x:si>
     <x:t>06-12-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, Գ.ԱՐԱՐԱՏ, ԽՆԿՈ-ԱՊՈՐ Փ., Տ, 66, </x:t>
   </x:si>
   <x:si>
+    <x:t>7-Ա</x:t>
+  </x:si>
+  <x:si>
     <x:t>ԴԱՆԻԵԼՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳՈՒՐԳԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>08-04-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԱՐԱՐԱՏ, ՇԱՀՈՒՄՅԱՆ Փ., Շ, 69, 49, </x:t>
   </x:si>
   <x:si>
     <x:t>&lt;&lt;Արարատի թիվ 4 մանկապարտեզ&gt;&gt; ՀՈԱԿ, դաստիարակի օգնական</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՈՎՀԱՆՆԻՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱԶԳԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-04-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ՆՈՅԱԿԵՐՏ, ԱՐԱՐԱՏՅԱՆ Փ., Տ, 24, </x:t>
   </x:si>
   <x:si>
     <x:t>ՄՈՎՍԵՍ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԱՌՆԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-03-1997</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, Գ.ԱՐԱՐԱՏ, ԽԱՆՋՅԱՆ Փ., Տ, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>Արարատ քաղաքի կոմունալ տնտեսություն,  մեխանիկ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-Ա</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆՈՒՇ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆՈՐԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>06-05-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԱՐԱՐԱՏ, ԱՐԱՐԱՏ, ՏՊԱԳՐԻՉՆԵՐԻ Փ., Շ, 3, 6, </x:t>
   </x:si>
   <x:si>
     <x:t>Արարատ քաղաքային համայնք, գործավար-օպերատոր</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՇՈՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՅԻՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>13-11-1975</x:t>
   </x:si>
@@ -1703,909 +1715,909 @@
       <x:c r="C19" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H19" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I19" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J19" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:10" s="3" customFormat="1">
-[...3 lines deleted...]
-      <x:c r="B20" s="3" t="s">
+    <x:row r="20" spans="1:10" s="2" customFormat="1">
+      <x:c r="A20" s="2">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B20" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C20" s="3" t="s">
+      <x:c r="C20" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D20" s="3" t="s">
+      <x:c r="D20" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E20" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="3" t="s">
+      <x:c r="E20" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F20" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="G20" s="3" t="s">
+      <x:c r="G20" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="H20" s="3" t="s">
+      <x:c r="H20" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="I20" s="3" t="s">
+      <x:c r="I20" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J20" s="3" t="s">
-        <x:v>34</x:v>
+      <x:c r="J20" s="2" t="s">
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" s="2" customFormat="1">
       <x:c r="A21" s="2">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I21" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" s="2" customFormat="1">
       <x:c r="A22" s="2">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I22" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J22" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" s="2" customFormat="1">
       <x:c r="A23" s="2">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J23" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" s="2" customFormat="1">
       <x:c r="A24" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H24" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I24" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J24" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" s="2" customFormat="1">
       <x:c r="A25" s="2">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D25" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E25" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F25" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G25" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H25" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I25" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J25" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" s="3" customFormat="1">
       <x:c r="A26" s="3">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J26" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" s="2" customFormat="1">
       <x:c r="A27" s="2">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J27" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" s="2" customFormat="1">
       <x:c r="A28" s="2">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J28" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" s="3" customFormat="1">
       <x:c r="A29" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J29" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" s="2" customFormat="1">
       <x:c r="A30" s="2">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J30" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" s="2" customFormat="1">
       <x:c r="A31" s="2">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J31" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" s="2" customFormat="1">
       <x:c r="A32" s="2">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J32" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" s="2" customFormat="1">
       <x:c r="A33" s="2">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C33" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G33" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I33" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J33" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" s="2" customFormat="1">
       <x:c r="A34" s="2">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F34" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H34" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I34" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J34" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" s="2" customFormat="1">
       <x:c r="A35" s="2">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C35" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H35" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I35" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J35" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" s="3" customFormat="1">
       <x:c r="A36" s="3">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J36" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" s="2" customFormat="1">
       <x:c r="A37" s="2">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J37" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:10" s="3" customFormat="1">
-      <x:c r="A38" s="3">
+    <x:row r="38" spans="1:10" s="2" customFormat="1">
+      <x:c r="A38" s="2">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="D38" s="3" t="s">
+      <x:c r="B38" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="3" t="s">
+      <x:c r="C38" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D38" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H38" s="3" t="s">
+      <x:c r="E38" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="I38" s="3" t="s">
+      <x:c r="G38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H38" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="J38" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A39" s="3">
+      <x:c r="I38" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J38" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" s="2" customFormat="1">
+      <x:c r="A39" s="2">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B39" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="F39" s="3" t="s">
+      <x:c r="B39" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C39" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="G39" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H39" s="3" t="s">
+      <x:c r="D39" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="I39" s="3" t="s">
+      <x:c r="E39" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H39" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="I39" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J39" s="3" t="s">
-        <x:v>34</x:v>
+      <x:c r="J39" s="2" t="s">
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" s="2" customFormat="1">
       <x:c r="A40" s="2">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J40" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:10" s="3" customFormat="1">
-      <x:c r="A41" s="3">
+    <x:row r="41" spans="1:10" s="2" customFormat="1">
+      <x:c r="A41" s="2">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B41" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="F41" s="3" t="s">
+      <x:c r="B41" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H41" s="3" t="s">
+      <x:c r="C41" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
+      <x:c r="D41" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J41" s="3" t="s">
-[...4 lines deleted...]
-      <x:c r="A42" s="3">
+      <x:c r="J41" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10" s="2" customFormat="1">
+      <x:c r="A42" s="2">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B42" s="3" t="s">
-[...17 lines deleted...]
-      <x:c r="H42" s="3" t="s">
+      <x:c r="B42" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
+      <x:c r="D42" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="J42" s="3" t="s">
-        <x:v>34</x:v>
+      <x:c r="E42" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="J42" s="2" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" s="2" customFormat="1">
       <x:c r="A43" s="2">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B43" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C43" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D43" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E43" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J43" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" s="3" customFormat="1">
       <x:c r="A44" s="3">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J44" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" s="3" customFormat="1">
       <x:c r="A45" s="3">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J45" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" s="2" customFormat="1">
       <x:c r="A46" s="2">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B46" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C46" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D46" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E46" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F46" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H46" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I46" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J46" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" s="3" customFormat="1"/>
     <x:row r="48" spans="1:10" s="3" customFormat="1"/>
     <x:row r="49" spans="1:10" s="3" customFormat="1"/>
     <x:row r="50" spans="1:10" s="3" customFormat="1"/>
     <x:row r="51" spans="1:10" s="3" customFormat="1"/>
     <x:row r="52" spans="1:10" s="3" customFormat="1"/>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 