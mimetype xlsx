--- v1 (2026-02-10)
+++ v2 (2026-04-14)
@@ -1,3252 +1,2709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00eb34f718b945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15443f6df5034f59addd832ecaefa7c4.psmdcp" Id="R70e1601b85444b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688bfa31dfbd43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72527dfb46744fb78afe6533f047f104.psmdcp" Id="Re4ae9d1306174a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Թեկնածուներ" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1062" uniqueCount="1062">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>ԸՆՏՐԱԿԱՆ ՑՈՒՑԱԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ՔԱՂԱՔԱՑԻԱԿԱՆ ՊԱՅՄԱՆԱԳԻՐ ԿՈՒՍԱԿՑՈՒԹՅՈՒՆ</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2023 Երեվանի ավագանու ընտրություններ</x:t>
   </x:si>
   <x:si>
     <x:t>Հ/Հ</x:t>
   </x:si>
   <x:si>
     <x:t>Ազգանուն</x:t>
   </x:si>
   <x:si>
     <x:t>անունը</x:t>
   </x:si>
   <x:si>
     <x:t>հայրանունը</x:t>
   </x:si>
   <x:si>
     <x:t>Սեռը</x:t>
   </x:si>
   <x:si>
     <x:t>Ծննդյան ա/թ</x:t>
   </x:si>
   <x:si>
     <x:t>Կուuակցական պատկանելությունը</x:t>
   </x:si>
   <x:si>
     <x:t>Հաշվառման վայրը</x:t>
   </x:si>
   <x:si>
     <x:t>Աշխատանքի վայրը, պաշտոնը (զբաղմունքը)</x:t>
   </x:si>
   <x:si>
     <x:t>Նշում</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՎԻՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՏԻԳՐԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>Արական</x:t>
   </x:si>
   <x:si>
     <x:t>28-02-1989</x:t>
   </x:si>
   <x:si>
     <x:t>«ՔԱՂԱՔԱՑԻԱԿԱՆ ՊԱՅՄԱՆԱԳԻՐ» ԿՈՒՍԱԿՑՈՒԹՅՈՒՆ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԱԳԱԹԱՆԳԵՂՈՍԻ Փ., Շ, 7, 30, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, քաղաքապետի տեղակալ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԿԸՀ 18․08․23թ․ թիվ 32-Ա որոշում</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՓԱՄԲՈՒԽՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈԿՐԱՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-11-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ԷՐԵԲՈՒՆԻ Փ., Շ, 34, 3, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">չի աշխատում, </x:t>
   </x:si>
   <x:si>
-    <x:t>3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՎԱՐԴԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆՈՒԱՐԴ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԵՎՈՐԳԻ</x:t>
   </x:si>
   <x:si>
     <x:t>Իգական</x:t>
   </x:si>
   <x:si>
     <x:t>15-06-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԲԱՅՐՈՆԻ Փ., Շ, 6, 5, </x:t>
   </x:si>
   <x:si>
     <x:t>Երեւանի քաղաքապետարան, Երեւանի ավագանու անդամ</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀՈՎՀԱՆՆԻՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԼԵՎՈՆ</x:t>
   </x:si>
   <x:si>
     <x:t>19-03-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԳՅՈՒԼԲԵՆԿՅԱՆ Փ., Շ, 30/3, 68, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, քաղաքապետի առաջին տեղակալ</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 31․10․23թ․  թիվ 8 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>5</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳՐԻԳՈՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈՒՐԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՄՎԵԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>24-06-1992</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, Ա. ԱՎԵՏԻՍՅԱՆ Փ., Շ, 25, 15, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 26․10․23թ․  թիվ 6 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԽԱՉԱՏՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՐԳԱՐԻՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՀԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-07-1986</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԿՈՒՍԱԿՑԱԿԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 3 ԹՂՄ., Շ, 9, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, Հանրակրթության վարչության պետ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԿԸՀ 28․09․2023թ․ 65-Ա որոշում</x:t>
   </x:si>
   <x:si>
-    <x:t>7</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱԼՋՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԽԱՉԱՏՈՒՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-01-1998</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՕԳԱՆՈՎԻ Փ., Շ, 44, 21, </x:t>
   </x:si>
   <x:si>
     <x:t>Երեանի քաղաքապետարան, Երեւանի ավագանու անդամ</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԻՍՊԻՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԹՈՒՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ԴԱՎԹԻ</x:t>
   </x:si>
   <x:si>
     <x:t>15-08-1962</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՄՈՍԿՈՎՅԱՆ Փ., Շ, 33, 6,7, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Հանրային ռադիո,  Ձայնադարանի թվայնացման ղեկավար </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Երևանի քաղաքապետի 10․05․24թ․ N3 արձ․և 13․05․24թ․ ԿԸՀ արձանագրություն N 13 </x:t>
   </x:si>
   <x:si>
-    <x:t>9</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՔԵՐՈԲՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԴԻԱՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԱՄԻ</x:t>
   </x:si>
   <x:si>
     <x:t>22-04-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, Բ. ՄՈՒՐԱԴՅԱՆ Փ., Շ, 1, 2, </x:t>
   </x:si>
   <x:si>
     <x:t>ՎՏԲ-Հայաստան բանկ ՓԲԸ, Վարկային գործարքների ձևակերպման բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀԱՅՐԱՊԵՏՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՀԱԳՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՐԱՊԵՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>30-08-1968</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՀԱՆՐԱՊԵՏՈՒԹՅԱՆ Փ., Տ, 38, </x:t>
   </x:si>
   <x:si>
     <x:t>«Կատուներ» խմբի հիմնադիր, դաշնակահար</x:t>
   </x:si>
   <x:si>
-    <x:t>11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱԴԱԼՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԼԵՔՍԱՆԴՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏՅՈՄԻ</x:t>
   </x:si>
   <x:si>
     <x:t>31-05-1956</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՎԱՐԴԱՆԱՆՑ Փ., Շ, 5Ա, 122, </x:t>
   </x:si>
   <x:si>
     <x:t>Հայաստանի ճարտարապետների պալատ, նախագահի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀՈՎԱԿԻՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՏԱԹԵՎ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՐԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>09-01-1992</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Ն. ՇԵՆԳԱՎԻԹ 4 Փ., Տ, 5, </x:t>
   </x:si>
   <x:si>
     <x:t>Երեւանի տիկնիկային թատրոն, Համազգային թատրոն, դերասանուհի</x:t>
   </x:si>
   <x:si>
-    <x:t>13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԹՈԽՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՐԱՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ՊԱՊԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>05-06-1959</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԼԵՆԻՆԳՐԱԴՅԱՆ Փ., Շ, 18, 67, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> «Կանաչապատում և ՇՄ պահպանություն» ՀՈԱԿ,  Նուբարաշենի ստորաբաժանման պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>14</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԻՐԶՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՅԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՈՎՀԱՆՆԵՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>11-04-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԲԱՇԻՆՋԱՂՅԱՆ 2 ՆՐԲ., Շ, 6, 114, </x:t>
   </x:si>
   <x:si>
     <x:t>Նորք Մարաշ ԲԿ, Արտահիվանդանոցային կապերի և գիտության գծով փոխտնօրեն, դասախոս</x:t>
   </x:si>
   <x:si>
-    <x:t>15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԵՐԵՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌՈՒԶԱՆՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳՐԻԳՈՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>19-05-1972</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԷՍՏՈՆԱԿԱՆ Փ., Շ, 12/1, 129, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հակոբ Կոջոյան» կրթահամալիր, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>16</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԿԻՐԱԿՈՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԼԱԴԻՄԻՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ԽԱՉԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>01-04-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՆՈՐ ԱՐԵՇ 14 Փ., Շ, 40, 17, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ՇՄՆ Անտառային կոմիտե, նախագահ</x:t>
   </x:si>
   <x:si>
-    <x:t>17</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱԲԱՋԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՇԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-08-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՀԱԿՈԲՅԱՆ Փ., Շ, 11, 45, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> «Թուլզ Քո» ՍՊԸ, փոխտնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>18</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՂԱՋԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԶԱՐՈՒՀԻ</x:t>
   </x:si>
   <x:si>
     <x:t>ԷԴՈՒԱՐԴԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-02-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ՎԱՐՇԱՎՅԱՆ Փ., Տ, 54, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՊՄՀ,  Շիրակացի ճեմարան, դասախոս, ուսուցիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀԱՐՈՒԹՅՈՒՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>18-10-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Գ. ՆԺԴԵՀԻ Փ., Շ, 9, 38, </x:t>
   </x:si>
   <x:si>
     <x:t>«Մեդիահաուս Արմենիա» ՍՊԸ, ֆինանսական գծով տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>20</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱՆՈՒԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԱՐԵԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐՈՒԺԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>04-03-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՄԱՐԿՎԱՐՏԻ Փ., Տ, 110, </x:t>
   </x:si>
   <x:si>
     <x:t>ՈՒԱԿ, տնօրեն</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 21․03․25թ․ թիվ 1 արձ․ և ԿԸՀ 27․03․25թ․ թիվ 20 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>21</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԻՆՈՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԱՏԱԼՅԱ</x:t>
   </x:si>
   <x:si>
     <x:t>26-06-1993</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԾԵՐԵՆՑԻ 1 ՆՐԲ., Տ, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԱԺ, ՔՊ խմբակցության փորձագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>22</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԶԱՏՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԱՄ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌԱՖԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>02-07-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՆԻԿՈԼ ԴՈՒՄԱՆԻ Փ., Շ, 1, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>Արաբկիր վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 17․10․23թ․  թիվ 5 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>23</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱԲԻՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՄՍԱՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ՅՈՒՐԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>20-06-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԷՍՏՈՆԱԿԱՆ Փ., Շ, 12/1, 21, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 17․10․23թ․  թիվ 3 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>24</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԵՎՈՐԳՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԼՈՒՍԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏԱՇԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-12-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՉԵԽՈՎԻ Փ., Շ, 39/2, 61, </x:t>
   </x:si>
   <x:si>
     <x:t>«Դիջիթեյն»  ՍՊԸ, Պետական և հանրային կապերի ղեկավար</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Երևանի քաղաքապետի 12․11․24թ․ N5 արձ․և 15․11․24թ․ ԿԸՀ արձանագրություն N 18 </x:t>
   </x:si>
   <x:si>
-    <x:t>25</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱԼԱՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱԿՈԲ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՐՈՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>01-07-1973</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՆՈՐ ԱՐԵՇ 15 Փ., Շ, 3, 26, </x:t>
   </x:si>
   <x:si>
     <x:t>Էրեբունի վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 17․10․23թ․  թիվ 4 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱՐԽՈՒԴԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԱԳԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>16-08-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՀԱՂԹԱՆԱԿ 3 Փ., Տ, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>Մալաթիա-Սեբաստիա վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>27</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԲՐԱՀԱՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԻՄԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԲՐԱՀԱՄԻ</x:t>
   </x:si>
   <x:si>
     <x:t>06-11-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԾԵՐԵՆՑԻ 2 ՆՐԲ., Տ, 26, </x:t>
   </x:si>
   <x:si>
     <x:t>«ՎինՏերա» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետի 03․12․2024թ․ թիվ 3 արձ․ և ԿԸՀ 11․12․2025թ․ թիվ 22 արձ․</x:t>
   </x:si>
   <x:si>
-    <x:t>28</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱՍՊԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԴՐԱՆԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>31-12-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՒԲԱՐԱՇԵՆ 6 Փ., Տ, 22, </x:t>
   </x:si>
   <x:si>
     <x:t>Նուբարաշեն վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԿԸՀ 20.10․2023թ․ 70-Ա որոշում</x:t>
   </x:si>
   <x:si>
-    <x:t>29</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀԱԿՈԲՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՀԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՆՎԵԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>21-09-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ԽՈՒԴՅԱԿՈՎԻ 4 ՆՐԲ., Տ, 17, </x:t>
   </x:si>
   <x:si>
     <x:t>Ավան վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԱՐԳՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՌԼԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>28-04-1986</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ԳՈԳՈԼԻ Փ., Շ, 9, 22, </x:t>
   </x:si>
   <x:si>
     <x:t>Հայաստանի եվրոպական համալսարան, դասախոս</x:t>
   </x:si>
   <x:si>
-    <x:t>31</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀԱՄԲԱՐՁՈՒՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌՈՄԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐԱԶԴԱՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>05-11-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 4 ԹՂՄ., Շ, 3, 36, </x:t>
   </x:si>
   <x:si>
     <x:t>Դավթաշեն վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>32</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՐՏԱԿ</x:t>
   </x:si>
   <x:si>
     <x:t>06-04-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ԴՐՈՅԻ Փ., Շ, 24Ա, 33, </x:t>
   </x:si>
   <x:si>
     <x:t>Քանաքեռ-Զեյթուն վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>33</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԴԱՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԻԿՏՈՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>22-06-1994</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՆԱԼԲԱՆԴՅԱՆ Փ., Շ, 116, 3, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, քաղաքապետի տեղակալի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>34</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՂՈՒԿԱՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՄՎԵԼ</x:t>
   </x:si>
   <x:si>
     <x:t>09-02-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԱԲՈՎՅԱՆ Փ., Շ, 36, 19, </x:t>
   </x:si>
   <x:si>
     <x:t>Կենտրոն վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>35</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԿՐՏՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌԱԶՄԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>16-10-1992</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Գ. ՆԺԴԵՀԻ Փ., Շ, 21, 13, </x:t>
   </x:si>
   <x:si>
     <x:t>Շենգավիթ վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>36</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՈՍԿԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԵՂԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԿՐՏԻՉԻ</x:t>
   </x:si>
   <x:si>
     <x:t>04-06-1968</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ՉԱՐԵՆՑ ԹՂՄ., Շ, 18, 55, </x:t>
   </x:si>
   <x:si>
     <x:t>«Երևան նախագիծ» ՓԲԸ, Իրավապայմանագրային բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>37</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄՀԵՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՊԵՏՐՈՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>07-04-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, Ս. ԳԵՎՈՐԳՅԱՆ Փ., Տ, 102/27, </x:t>
   </x:si>
   <x:si>
     <x:t>Նոր Նորք վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>38</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՕՀԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԻՔԱՅԵԼ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌԱՖԱՅԵԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐՔ-ՄԱՐԱՇ, ՆՈՐՔ 11 Փ., Տ, 24, </x:t>
   </x:si>
   <x:si>
     <x:t>Նորք-Մարաշ վարչական շրջան, Վարչական շրջանի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>39</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՉԱԼԻԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԶԻՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐԴԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>12-11-1999</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՏԻԳՐԱՆ ՄԵԾԻ Փ., Շ, 53, 46, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԱԺ, ԱԺ նախագահի ռեֆերենտ</x:t>
   </x:si>
   <x:si>
-    <x:t>40</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԼԵՎՈՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>17-03-1993</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՍԻՍԱԿՅԱՆ Փ., Շ, 18Ա, 34, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԱԺ, Աշխատակազմի ղեկավարի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>41</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12-08-2000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ԽԱՂԱՂ ԴՈՆԻ Փ., Շ, 1, 150, </x:t>
   </x:si>
   <x:si>
     <x:t>ՔՊԿ, Աշխատակազմի ղեկավարի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>42</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՔՐԻՍՏԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>31-07-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՇԻՐԱԿԻ Փ., Շ, 92/2, 11, </x:t>
   </x:si>
   <x:si>
-    <x:t>43</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՐԵԳ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳՆՈՒՆՈՒ</x:t>
   </x:si>
   <x:si>
     <x:t>28-01-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԱՐԶՈՒՄԱՆՅԱՆ Փ., Շ, 30, 23, </x:t>
   </x:si>
   <x:si>
     <x:t>«ՆԼՏԿ» հիմնադրամ, տնօրեն</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Երևանի քաղաքապետի 10․12․24թ․ արձ․ N 6 և 11․12․24թ․ ԿԸՀ արձ․ N 19 </x:t>
   </x:si>
   <x:si>
-    <x:t>44</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՇՈՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏՅՈՒՇԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-08-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԲՐՅՈՒՍՈՎԻ Փ., Շ, 19, 59, </x:t>
   </x:si>
   <x:si>
-    <x:t>45</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԼԵՋՅԱՆՑ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԵՎԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>07-05-1963</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԱՅԳԵԿՑՈՒ Փ., Տ, 91/2, </x:t>
   </x:si>
   <x:si>
     <x:t>Սոցմեդիա ընկերություն, մոդերատոր</x:t>
   </x:si>
   <x:si>
-    <x:t>46</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԼԱԶՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄՈՎՍԵՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԱՐՏԱՇԻՍՅԱՆ Փ., Շ, 56, 34, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հոռեկա Փրոջեքթս» ՍՊԸ, տնօրենի տեղակալ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԸՀ 83-Ա</x:t>
   </x:si>
   <x:si>
-    <x:t>47</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԽՈՐԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>17-12-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 2 ԹՂՄ., Շ, 22, 49, </x:t>
   </x:si>
   <x:si>
     <x:t>Վնասվածքաբանության և օրթոպեդիայի գիտական կենտրոն, բժիշկ</x:t>
   </x:si>
   <x:si>
-    <x:t>48</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԱՖԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳՈՀԱՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՐՈՒԹՅՈՒՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>29-01-1997</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, Դ. ԱՆՀԱՂԹԻ Փ., Շ, 6, 706, </x:t>
   </x:si>
   <x:si>
-    <x:t>49</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՊՐԵՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԵՐԳԵՅ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԼԱԴԻՄԻՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-01-1976</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԿՈՄԻՏԱՍԻ Պ., Շ, 38/1, 26, </x:t>
   </x:si>
   <x:si>
     <x:t>ԿԳՄՍՆ ԿԶՆԱԿ ԴՍԵԲ գրասենյակ, ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>50</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱՅԻԼՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌԱԶՄԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>12-04-1993</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, Ա. ԱՎԵՏԻՍՅԱՆ Փ., Շ, 74, 24, </x:t>
   </x:si>
   <x:si>
     <x:t>«Սթեդի Քնսթրաքշն»  ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>51</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՍԱՏՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԱՀԻՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄՈՒՇԵՂԻ</x:t>
   </x:si>
   <x:si>
     <x:t>27-05-1965</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՍԱՐՅԱՆ Փ., Շ, 24Ա, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>Հայաստանի պետհիմնարկների, ՏԻՄ-երի աշխատողների արհմիություն, նախագահ</x:t>
   </x:si>
   <x:si>
-    <x:t>52</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԶԱՔԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>29-12-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԳԵՏԱՌԻ Փ., Տ, 24/1, </x:t>
   </x:si>
   <x:si>
     <x:t>«Գույքի գնահատման և աճուրդի կենտրոն» ՊՈԱԿ , տնօրենի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>53</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԿՈՏՈԼՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՇՈՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>28-10-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ՆՈՐ ՆՈՐՔ 8 ԶՆԳՎ., Շ, 28, 25, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ շուկայի վերահսկողության տեսչական մարմին, ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>54</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԱԹԵՆԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>05-06-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՓԱՎՍՏՈՍ ԲՈՒԶԱՆԴԻ Փ., Շ, 1, 31, </x:t>
   </x:si>
   <x:si>
     <x:t>ԿԶՆԱԿ հիմնադրամի «Դպրոցական սնունդ և երեխաների բարեկեցություն» հիմնարկ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>55</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՕՐԴՈՒԽԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՇԱԿ</x:t>
   </x:si>
   <x:si>
     <x:t>02-03-1976</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԴԵՄԻՐՃՅԱՆ Փ., Շ, 17Ա, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ՊՆ «Զինառ» ՓԲԸ, տնօրենի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>56</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱԿԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>30-04-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՆՈՐԱԳԱՎԻԹ 6 Փ. 2 ՓԿՂ., Տ, 11, </x:t>
   </x:si>
   <x:si>
-    <x:t>57</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՏԱԹԵՎԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ԻԳՈՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>29-07-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ՄՈԼԴՈՎԱԿԱՆ Փ., Շ, 15, 4, </x:t>
   </x:si>
   <x:si>
-    <x:t>58</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԵՐՈԲ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՄԲԱԹԻ</x:t>
   </x:si>
   <x:si>
     <x:t>16-06-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՆՈՐԱՇԵՆ ԹՂՄ., Շ, 20, 62, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ վարչական շրջան, Վարչական շրջանի ղեկավարի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>59</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՂԱԼԵՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՊԱՐՏԱԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>22-06-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ՔԱՆԱՔԵՌ 13 Փ., Տ, 43Ա, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՏԶՀ, Դոնորների հետ կապերի և մարդկային ռեսուրսների համակարգող</x:t>
   </x:si>
   <x:si>
-    <x:t>60</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԼԲԵՐՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-04-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԱՆԴՐԱՆԻԿԻ Փ., Շ, 72, 39, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, Երեխաների և սոցիալական պաշտպանության վարչության պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>61</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԴԱՐԲԻՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱԶԳԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՇԱՎԻՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>09-12-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԿՈՄԻՏԱՍԻ Պ., Շ, 44, 28, </x:t>
   </x:si>
   <x:si>
     <x:t>«ԴԱՎԱ Շինտրեստ» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>62</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱՐՏԻՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-09-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՄԱՐԻԱ ՅԱԿՈԲՍԵՆ Փ., Շ, 3, 57, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ժողովրդական երաժշտություն և պարի ազգային կենտրոն» ՊՈԱԿ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>63</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՆՇԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԼՈՒՍՅԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎՐԵԺԻ</x:t>
   </x:si>
   <x:si>
     <x:t>12-11-1971</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԼՅՈՒՔՍԵՄԲՈՒՐԳԻ 1 ՆՐԲ., Շ, 5, 36, </x:t>
   </x:si>
   <x:si>
     <x:t>ԱՎԿ, տեղեկատվության համակարգող</x:t>
   </x:si>
   <x:si>
-    <x:t>64</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԶԱԽԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԴԱՎԻԹ</x:t>
   </x:si>
   <x:si>
     <x:t>05-10-1994</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ՄՈԼԴՈՎԱԿԱՆ Փ., Շ, 22, 46, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հեռահաղորդակցության Հանրապետական Կենտրոն» ՊՈԱԿ, Տնտեսական սպասարկման և տրանսպորտի վարչության պետի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>65</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՍՔԱՆԱԶ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱԿՈԲԻ</x:t>
   </x:si>
   <x:si>
     <x:t>31-12-1993</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՍԻԼԻԿՅԱՆ ԹՂՄ. 5 Փ., Տ, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>«Երևանի ավտոբուս» ՓԲԸ, վերահսկիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>66</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՔԱՐԱՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՆՈՒԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>21-12-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԼՈՒԿԱՇԻՆԻ Փ., Տ, 92Ա, </x:t>
   </x:si>
   <x:si>
     <x:t>ՀՀ ԱԺ, պատգամավորի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>67</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄՈՋՈՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՈՎՀԱՆՆԵՍ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԵՆԱԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>15-06-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՒԲԱՐԱՇԵՆ 12 Փ., Շ, 4, 21, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ալեքս Տեքստիլ» ՍՊԸ, Մատակարարման բաժնի ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>68</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԷԴԳԱՐ</x:t>
   </x:si>
   <x:si>
     <x:t>07-10-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԱՂԲՅՈՒՐ ՍԵՐՈԲԻ Փ., Շ, 10, 30, </x:t>
   </x:si>
   <x:si>
     <x:t>«Զաքարյան քոնսթրաքշն սոլուշնս» ՓԲԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>69</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍՏԵՓԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՐԼԵՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>28-10-1999</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՄԱՇՏՈՑԻ Պ., Շ, 39/12, 55, </x:t>
   </x:si>
   <x:si>
     <x:t>«Նաիրի ՕԱՄ» ստուդիա, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>70</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԵՎՈՐԳ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԵՂԱՄԻ</x:t>
   </x:si>
   <x:si>
     <x:t>18-10-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ՍԱՅԱԹ-ՆՈՎԱ ԹՂՄ., Շ, 8/1, 13, </x:t>
   </x:si>
   <x:si>
     <x:t>Լեզվի  կոմիտե, նախագահի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>71</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԵՂԻԱԶԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏՈՒՇ</x:t>
   </x:si>
   <x:si>
     <x:t>ԹԵՎՈՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>28-01-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՄԱԴՈՅԱՆ Փ., Տ, 15, </x:t>
   </x:si>
   <x:si>
     <x:t>«Մեջիք Քարփիս» ՍՊԸ հիմնադրամ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>72</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՕՎՍԱՆՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՉԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>21-01-1986</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՄՈՒՐԱՑԱՆԻ Փ., Շ, 113/1, 60, </x:t>
   </x:si>
   <x:si>
     <x:t>ՔՊԿ, Աշխատակազմի ղեկավարի տեղակալի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>73</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀԱՄԱԶԱՍՊԻ</x:t>
   </x:si>
   <x:si>
     <x:t>16-09-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՍԻԼԻԿՅԱՆ ԹՂՄ. 5 Փ., Տ, 25, </x:t>
   </x:si>
   <x:si>
     <x:t>ՔՊԿ, աշխատակազմի ղեկավարի տեղակալի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>74</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՂԱԶԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՈՎՍԵՓ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀՈՎԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>06-07-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 2 ԹՂՄ., Շ, 46/4, 127, </x:t>
   </x:si>
   <x:si>
     <x:t>Նոր Նորք վարչական շրջան, Վարչական շրջանի ղեկավարի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>75</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱՐԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>08-05-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՕՐԲԵԼԻ ԵՂԲԱՅՐՆԵՐԻ Փ., Շ, 16, 31, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ավանի մսուր-մանկապարտեզներ» ՀՈԱԿ, ղեկավար</x:t>
   </x:si>
   <x:si>
-    <x:t>76</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՓԵԹԱԿՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԱԻՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>31-05-1995</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԲԱԲԱՋԱՆՅԱՆ Փ., Շ, 109, 34, </x:t>
   </x:si>
   <x:si>
     <x:t>Կախվածության բուժման ազգային կենտրոն, տնօրենի խորհրդական</x:t>
   </x:si>
   <x:si>
-    <x:t>77</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱՌՆԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՀԱՐՈՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>04-12-1994</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՇԱՀՈՒՄՅԱՆ 7 Փ. 1 ՆՐԲ., Տ, 24, </x:t>
   </x:si>
   <x:si>
-    <x:t>78</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՎԵՏԻՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԴՐԱՆԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>27-11-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՄԱՇՏՈՑԻ Պ., Շ, 14, 11, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հայփոստ» ՓԲԸ, Հաճախորդների աջակցման խմբի պատասխանատու</x:t>
   </x:si>
   <x:si>
-    <x:t>79</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՕՀԱՆՋԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>29-06-1986</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ՆՈՐ ՆՈՐՔ 7 ԶՆԳՎ., Շ, 59, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ման Գրուպ» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>80</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱՐԳԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՆՈՒԵԼ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԼԵՔՍԱՆԴՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-09-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԻՍԱԿՈՎԻ Փ., Տ, 3/2, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ճարտարագետ» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>81</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԴԱՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԱՐԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄՀԵՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>09-11-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՆՈՐԱՇԵՆ ԹՂՄ., Շ, 33, 37, </x:t>
   </x:si>
   <x:si>
     <x:t>Հ․ Սահյանի անվ․ գրադարան, գրադարանավար</x:t>
   </x:si>
   <x:si>
-    <x:t>82</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԺՈՐԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, Գ. ՋԱՀՈՒԿՅԱՆ Փ., Շ, 89, 17, </x:t>
   </x:si>
   <x:si>
     <x:t>«Նաիրի» ԲԿ, բժիշկ-սրտաբան</x:t>
   </x:si>
   <x:si>
-    <x:t>83</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳՆԵԼ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆՈՐԱՅՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>16-07-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՍՎԱՃՅԱՆ Փ., Շ, 62, 53, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ֆրի ՆՅՈՒԶ» հեռուստատեսություն, հաղորդավար</x:t>
   </x:si>
   <x:si>
-    <x:t>84</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԼՅՈՎԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>10-01-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, Մ. ԱՎԵՏԻՍՅԱՆ 2 Փ., Շ, 11, 20, </x:t>
   </x:si>
   <x:si>
     <x:t>Քանաքեռ-Զեյթուն վարչական շրջան, Եկամուտների հաշվառման բաժնի 1-ին կարգի մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>85</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՅՈՒՐԻԻ</x:t>
   </x:si>
   <x:si>
     <x:t>21-09-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԳԱՅԻ Պ., Շ, 27, 1, </x:t>
   </x:si>
   <x:si>
-    <x:t>86</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԵԿՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐԴԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>02-10-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, Մ. ՄԵԼԻՔՅԱՆ Փ., Շ, 17, 16, </x:t>
   </x:si>
   <x:si>
     <x:t>Քանաքեռ-Զեյթուն վարչական շրջան, Վարչական շրջանի ղեկավարի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>87</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԵԼԻՔԲԵԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԷԼԻՉԿԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈՒՐԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>30-09-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԼԵՆԻՆԳՐԱԴՅԱՆ Փ., Շ, 18, 29, </x:t>
   </x:si>
   <x:si>
     <x:t>«Աջափնյակ» ԳԿ , կրթության գծով փոխտնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>88</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՐՍԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>10-06-1964</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ԹՈՒՄԱՆՅԱՆ ԹՂՄ., Շ, 11, 34, </x:t>
   </x:si>
   <x:si>
-    <x:t>89</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԴԱՎԹՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>12-09-1978</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԽԱՆՋՅԱՆ Փ., Շ, 33, 19, </x:t>
   </x:si>
   <x:si>
     <x:t>«Էլիզա և Գայանե» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>90</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԹԱԹՄԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԵԼԵՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՄՈՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-12-1968</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՐ ԶՄՅՈՒՌՆԻԱՅԻ Փ., Տ, 20, </x:t>
   </x:si>
   <x:si>
     <x:t>Վիլլի Մոկացյանի անվան դպրոց, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԷԴՄՈՆԴ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆՎԵՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>28-03-1997</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, Յ. ԼԵՓՍԻՈՒՍԻ Փ., Շ, 6Ա, 1, </x:t>
   </x:si>
   <x:si>
     <x:t>ՊՆ, նախարարի օգնական</x:t>
   </x:si>
   <x:si>
-    <x:t>92</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱԹԵՎՈՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՐՈՒԹՅՈՒՆ</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-1999</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ԶԱՔԱՐԻԱ ՔԱՆԱՔԵՌՑՈՒ Փ., Շ, 117/1, 29, </x:t>
   </x:si>
   <x:si>
     <x:t>ՊՆ, նախարարի ռեֆերենտ</x:t>
   </x:si>
   <x:si>
-    <x:t>93</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՊՈՂՈՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԵՆՐԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>11-04-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ԽՈՒԴՅԱԿՈՎԻ Փ., Տ, 160, </x:t>
   </x:si>
   <x:si>
     <x:t>Ավան վարչական շրջան, Կրթության, մշակույթի և սպորտի բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>94</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԹԱՆԵՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԵՐԳՈ</x:t>
   </x:si>
   <x:si>
     <x:t>30-07-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ԱՎԱՆԵՍՈՎԻ Փ., Շ, 20, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>ՇՄՆ, Անտառային կոմիտեի նախագահի առաջին տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>95</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՇԱՀԻՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԻԽԱՅԻԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>01-11-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՆՈՐԱԳԱՎԻԹ 9 Փ. 1 ՓԿՂ., Տ, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>«Պատնեշ» ՓԲԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>96</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԿԱՐԱՊԵՏՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԺԵԼԱ</x:t>
   </x:si>
   <x:si>
     <x:t>20-03-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԱՂԱՅԱՆ Փ., Շ, 15, 28, </x:t>
   </x:si>
   <x:si>
     <x:t>Թիվ 53 հիմնական դպրոց, տնօրենի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>97</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՐՇԱԼՈՒՅՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-11-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՊՌՈՇՅԱՆ 1 ՆՐԲ., Տ, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>Հայաստանի Թաեքվոնդոյի ֆեդերացիա, նախագահ</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԵԼԻՔՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-1976</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԴԵՄԻՐՃՅԱՆ Փ., Շ, 40, 43, </x:t>
   </x:si>
   <x:si>
     <x:t>«ՎիտրոՄեդ վերարտադրողական կենտրոն» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>99</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԷԼԼԱԴԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԼԵՎՈՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>19-05-1996</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, Ղ. ՓԱՐՊԵՑՈՒ Փ., Շ, 11Ա, 11, </x:t>
   </x:si>
   <x:si>
-    <x:t>100</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍՄԲԱՏՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>04-11-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԲԱԳՐԱՏՈՒՆՅԱՑ Փ., Շ, 18, 101-102, </x:t>
   </x:si>
   <x:si>
     <x:t>ՊՎԾ, Ավագ վերահսկող</x:t>
   </x:si>
   <x:si>
-    <x:t>101</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԼԵՈՆԱՐԴ</x:t>
   </x:si>
   <x:si>
     <x:t>ՌՈԲԵՐՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>10-12-2000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԳԱԼՇՈՅԱՆ Փ., Շ, 48, 18, </x:t>
   </x:si>
   <x:si>
-    <x:t>102</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>31-07-1976</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԵՂԲԱՅՐՈՒԹՅԱՆ Փ., Շ, 22, 32, </x:t>
   </x:si>
   <x:si>
     <x:t>Ապարանի արվեստի դպրոց, ուսուցչուհի</x:t>
   </x:si>
   <x:si>
-    <x:t>103</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳՐԲՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱԶԳԵՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>30-08-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԼԱՄԲՐՈՆԻ Փ., Տ, 23, </x:t>
   </x:si>
   <x:si>
     <x:t>«Այնթապ» ՍՊԸ, իրավաբան</x:t>
   </x:si>
   <x:si>
-    <x:t>104</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱՐՍԵՂՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՖՐԵԴԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՆԱԶԱՐԲԵԿՅԱՆ ԹՂՄ., Շ, 2, 17, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ վարչական շրջան, ԲԲՇԿՄ բաժնի առաջատար մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>105</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱՎԵՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԵԼԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>ԷԴԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>11-05-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, Ռ. ՄԵԼԻՔՅԱՆ Փ., Տ, 14, </x:t>
   </x:si>
   <x:si>
     <x:t>«ՆԻԳ» ԲԲԸ, համակարգչային մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>106</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՔԼՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՐԳԻՍ</x:t>
   </x:si>
   <x:si>
     <x:t>31-08-1951</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԲԱԲԱՋԱՆՅԱՆ Փ., Շ, 97, 22, </x:t>
   </x:si>
   <x:si>
-    <x:t>107</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27-04-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԽԱՉԱՏՐՅԱՆ Փ., Շ, 2Ա, 15, </x:t>
   </x:si>
   <x:si>
     <x:t>«Կանաչապատում և ՇՄ պաշտպանության» ՊՈԱԿ, վարպետ</x:t>
   </x:si>
   <x:si>
-    <x:t>108</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՌՈՒՇԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՍՄԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԱՄԱՅԻՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>09-04-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԹԲԻԼԻՍՅԱՆ ԽՃՂ., Շ, 35/1, 56, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ վարչական շրջան, Կրթության, մշակույթի և սպորտի բաժնի գլխավոր մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>109</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԱՂԴԱՍԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎՌԱՄԻ</x:t>
   </x:si>
   <x:si>
     <x:t>05-03-1962</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԲԱԳՐԵՎԱՆԴԻ Փ., Տ, 1, </x:t>
   </x:si>
   <x:si>
     <x:t>«Քինգ Մարշալ» անվտանգության ծառայություն, պահնորդ</x:t>
   </x:si>
   <x:si>
-    <x:t>110</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԵԴՐԱԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՄԱՍԻԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>06-06-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, Կ. ՈՒԼՆԵՑՈՒ 3 ՓԿՂ., Շ, 6, 7, </x:t>
   </x:si>
   <x:si>
     <x:t>«Բիգ Էներգո» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>111</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՈՒԶՈՒՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՐՍԵՆԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԱՌՆԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>18-11-1992</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՍԱՐԻԹԱՂ 20 Փ., Տ, 7, </x:t>
   </x:si>
   <x:si>
-    <x:t>112</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԹԱՐՓՈՇՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԱՅԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՅԻՍԻ</x:t>
   </x:si>
   <x:si>
     <x:t>24-11-1973</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ԱՎԱՆ ԱՌԻՆՋ 1 ՄԿՐՇ., Շ, 2/12, 56, </x:t>
   </x:si>
   <x:si>
     <x:t>Ավան վարչական շրջան, Քաղաքաշինության եւ հողօգտագործման բաժնի առաջատար մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>113</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԱՐՈՒԽԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏՈՒՇԻ</x:t>
   </x:si>
   <x:si>
     <x:t>28-09-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ՉԱՐԵՆՑ ԹՂՄ., Շ, 15, 3/1, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հայաստանի ազգային արխիվ» ՊՈԱԿ, տնօրենի տեղակալ</x:t>
   </x:si>
   <x:si>
-    <x:t>114</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԼԻՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>02-01-1973</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՍԵԲԱՍՏԻԱ Փ., Շ, 80, 6, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ ՏԿ, Գործավար</x:t>
   </x:si>
   <x:si>
-    <x:t>115</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԿԻՐԻՇՉՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՄԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>13-06-1999</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՇԻՆԱՐԱՐՆԵՐԻ Փ., Շ, 3, 16, </x:t>
   </x:si>
   <x:si>
     <x:t>ՇՄՆ, ՏՏ սպասարկման մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>116</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>28-04-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ՔԱՆԱՔԵՌ 14 Փ., Տ, 13, </x:t>
   </x:si>
   <x:si>
     <x:t>«Հայավտոկայարան» ՓԲԸ, վարչատնտեսական բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>117</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՊԱՊՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>26-12-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, Հ. ԳՅՈՒԼԻՔԵՎԽՅԱՆ Փ., Շ, 7, 29, </x:t>
   </x:si>
   <x:si>
     <x:t>Սարաջյանի անվան երաժշտական դպրոց, ուսուցիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>118</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԹԱԲԵԿՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՖՐՈՆՏԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-1969</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԼՎՈՎՅԱՆ Փ., ՀԱՐԱԿԻՑ, 5/4, </x:t>
   </x:si>
   <x:si>
     <x:t>«Շրջակա միջավայրի պահպանություն»  ՀՈԱԿ  , տեղամասի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>119</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱՅՖԵՋՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>26-06-1978</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՄԱՆՈՒՇՅԱՆ Փ., Տ, 88/1, </x:t>
   </x:si>
   <x:si>
-    <x:t>120</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԿՈՒՆՑ</x:t>
   </x:si>
   <x:si>
     <x:t>26-08-1992</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՕՐԲԵԼԻ ԵՂԲԱՅՐՆԵՐԻ Փ., Շ, 51, 27, </x:t>
   </x:si>
   <x:si>
-    <x:t>121</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՂԱԶԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>26-06-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 2 ԹՂՄ., Շ, 37, 24, </x:t>
   </x:si>
   <x:si>
     <x:t>Դավթաշեն վարչական շրջան, ԿՏ, ԲՇԿ աշխատանքների կազմակերպման գլխավոր մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>122</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԽԻԹԱՐ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏԱԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>18-12-1989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԵՂԲԱՅՐՈՒԹՅԱՆ Փ., Շ, 22, 76, </x:t>
   </x:si>
   <x:si>
     <x:t>Շենգավիթ վարչական շրջան, Ֆինանսական բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>123</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍՎԵՏԼԱՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ԹԱԹՈՒԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>19-05-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԱՆԴՐԱՆԻԿԻ Փ., Շ, 110, 40, </x:t>
   </x:si>
   <x:si>
     <x:t>Էրեբունի  ՏԿ, Գործավար</x:t>
   </x:si>
   <x:si>
-    <x:t>124</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՍԼԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԵՆԱԴԻ</x:t>
   </x:si>
   <x:si>
     <x:t>ՕՆԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>20-09-1962</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ԹՈՒՄԱՆՅԱՆ ԹՂՄ., Շ, 13/2, 26, </x:t>
   </x:si>
   <x:si>
     <x:t>«Երևանի մարզադպրոց» ՀՈԱԿ, տնօրենի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>125</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՊԵՏՐՈՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԾՐՈՒՆԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>22-09-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԷՋՄԻԱԾՆԻ ԽՃՂ., Տ, 98, </x:t>
   </x:si>
   <x:si>
-    <x:t>126</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՀԱՐՈՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԼԲԻՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>24-12-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԼԵՎՈՆ ԽԵՉՈՅԱՆ Փ., Շ, 27, 12, </x:t>
   </x:si>
   <x:si>
-    <x:t>127</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԱՇԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>03-11-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԲԱԳՐԱՏՈՒՆՅԱՑ Փ., Շ, 15, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>«Կոկա-կոլա» ՓԲԸ , մեխանիկ</x:t>
   </x:si>
   <x:si>
-    <x:t>128</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԿԱՐԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>12-04-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՇԵՐԱՄԻ Փ., Շ, 95, 21, </x:t>
   </x:si>
   <x:si>
     <x:t>Նորամուծության և ձեռներեցության ազգային կենտրոն, խորհրդատու</x:t>
   </x:si>
   <x:si>
-    <x:t>129</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՇՈՒՇԱՆԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԿՈՒՐՂԻՆՅԱՆ Փ., Շ, 19, 11, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Մալաթիա-Սեբաստիա վարչական շրջան, Քաղաքաշինության և հողագործման բաժնի 1-ին կարգի մասնագետ </x:t>
   </x:si>
   <x:si>
-    <x:t>130</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՊԱՐԳԵՎԻ</x:t>
   </x:si>
   <x:si>
     <x:t>08-08-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԲԱԳՐԱՏՈՒՆՅԱՑ Փ., Շ, 12, 32, </x:t>
   </x:si>
   <x:si>
     <x:t>Արմեն Մկրտչյան ԱՁ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>131</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՇԱՎԱՐՇ</x:t>
   </x:si>
   <x:si>
     <x:t>ՆԻԿՈԼԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>11-04-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԲԱՅՐՈՆԻ Փ., Շ, 1/1, 9, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, Աշխատակազմի քարտուղարի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>132</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՌԱՔԵԼՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԵԼԻՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՈՒՐԻԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>16-11-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ՀՐ. ԱՃԱՌՅԱՆ Փ., Շ, 44, 20, </x:t>
   </x:si>
   <x:si>
     <x:t>Ավան վարչական շրջան, ԵՀՀ բաժնի առաջատար մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>133</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԿՐՏՈՒՄՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԱՍՈՒՆ</x:t>
   </x:si>
   <x:si>
     <x:t>24-09-1976</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 1 ԹՂՄ., Շ, 41, 59, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Երևանի քաղաքապետարան, քաղաքապետի խորհրդական </x:t>
   </x:si>
   <x:si>
-    <x:t>134</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՐԹՈՒՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>25-11-1994</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԼՅՈՒՔՍԵՄԲՈՒՐԳԻ 1 ՆՐԲ., Շ, 7, 44, </x:t>
   </x:si>
   <x:si>
     <x:t>Ռ․Հ․Վազգեն Սարգսյանի անվան Ն․Տ․Ա․, գործավար</x:t>
   </x:si>
   <x:si>
-    <x:t>135</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄՈՎՍԻՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԼԻԼԻԹ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԵՆԶԵԼԻ</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-1980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ԻՍԱԿՈՎԻ Փ., Տ, 18/9Ա, </x:t>
   </x:si>
   <x:si>
     <x:t>Խ․Աբովյանի անվան 2 հիմն․ դպրոց , ուսուցչուհի</x:t>
   </x:si>
   <x:si>
-    <x:t>136</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՆՈՐԱՅՐ</x:t>
   </x:si>
   <x:si>
     <x:t>17-02-1995</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՉԱՐԵՆՑԻ Փ., Շ, 68, 16, </x:t>
   </x:si>
   <x:si>
     <x:t>Ն․Գ․Ն․ ՃԿՊԱ , գլխավոր քարտուղար</x:t>
   </x:si>
   <x:si>
-    <x:t>137</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԵՂՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԵՂԻՇԵԻ</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-1983</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՒԲԱՐԱՇԵՆ 16 Փ., Տ, 5, </x:t>
   </x:si>
   <x:si>
     <x:t>«Էլտսի» ՍՊԸ , տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>138</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04-01-1978</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, Հ. ԳՅՈՒԼԻՔԵՎԽՅԱՆ Փ., Շ, 12Ա, 6, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Քանաքեռ-Զեյթուն վարչական շրջան, Երեխաների և սոցիալական պաշտպանության բաժնի պետ </x:t>
   </x:si>
   <x:si>
-    <x:t>139</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05-04-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՄԱՀԱՐՈՒ Փ., Շ, 39, 10, </x:t>
   </x:si>
   <x:si>
-    <x:t>140</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՎԱՀԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՂԻՆԱԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>09-09-1982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՇԱՀՈՒՄՅԱՆ 4 Փ. 1 ՆՐԲ., Տ, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>Արմենիա-Զվարթնոց Մ/Օ Ծ․Փ․ՀԾ․ , հրշեջ-դիտորդ</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱՅԱՆԵ</x:t>
   </x:si>
   <x:si>
     <x:t>28-10-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՔԱՆԱՔԵՌ-ԶԵՅԹՈՒՆ, ԴՐՈՅԻ Փ., Շ, 12, 36, </x:t>
   </x:si>
   <x:si>
     <x:t>Քանաքեռ-Զեյթուն վարչական շրջան, ԵՀՀ բաժնի գլխավոր մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>142</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՏՈՆՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՄԼԵՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>27-01-1978</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՒԲԱՐԱՇԵՆ 11 Փ., Շ, 20, 5, </x:t>
   </x:si>
   <x:si>
     <x:t>«Նուբարաշեն» համատիրություն, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>143</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄՆԱՑԱԿԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԻՍԿԱՆԴԱՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t>08-01-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՕԳԱՆՈՎԻ Փ., Շ, 66, 2, </x:t>
   </x:si>
   <x:si>
     <x:t>«Սաննի մոթորս» ՍՊԸ, վաճառքի տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>144</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԼԻՏԱ</x:t>
   </x:si>
   <x:si>
     <x:t>28-11-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐՔ-ՄԱՐԱՇ, ԲՈՒԺԱՇԽԱՏՈՂՆԵՐԻ Փ., Տ, 12, </x:t>
   </x:si>
   <x:si>
     <x:t>«Օլիմպիոս» դպրոց, ուսուցչուհի</x:t>
   </x:si>
   <x:si>
-    <x:t>145</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՀՐԱՅՐ</x:t>
   </x:si>
   <x:si>
     <x:t>05-06-1970</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՍՈՒՆԴՈՒԿՅԱՆ Փ., Շ, 28, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>«Մեգա ֆուդ» ընկերություն, առաքիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>146</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02-09-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ՆՈՐ ԱՐԵՇ 8 Փ., Տ, 59, </x:t>
   </x:si>
   <x:si>
     <x:t>Էրեբունի վարչական շրջան, բաժնի պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>147</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>31-10-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԲԱՂՅԱՆ Փ., Շ, 13, 36, </x:t>
   </x:si>
   <x:si>
     <x:t>Շարամբեյանի անվ․ ժողովրդական արվեստների թանգարան, դասախոս</x:t>
   </x:si>
   <x:si>
-    <x:t>148</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06-05-1973</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ԽԱՂԱՂ ԴՈՆԻ Փ., Շ, 19, 264, </x:t>
   </x:si>
   <x:si>
     <x:t>«Ավվա պրինտ» ՍՊԸ , տպագրիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>149</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>22-08-1974</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԲԱԲԱՅԱՆ Փ., Շ, 16, 3, </x:t>
   </x:si>
   <x:si>
-    <x:t>150</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06-08-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԵՐ. ՔՈՉԱՐԻ Փ., Շ, 1, 57, </x:t>
   </x:si>
   <x:si>
     <x:t>Գայանե Գրիգորյան ԱՁ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>151</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԴՈՒՐԳԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>27-02-1970</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, Ա. ՎՇՏՈՒՆՈՒ 4 ՆՐԲ., Տ, 29/1, </x:t>
   </x:si>
   <x:si>
     <x:t>«Արիության ուղի» ՀԿ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>152</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲՐՍՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳԵՂԱՄ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐՏՅՈՒՇԻ</x:t>
   </x:si>
   <x:si>
     <x:t>27-08-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, Ա. ՀՈՎՀԱՆՆԻՍՅԱՆ Փ., Շ, 6, 31, </x:t>
   </x:si>
   <x:si>
-    <x:t>153</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>18-05-1979</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, Հ/Ա Բ2 ԹՂՄ., Շ, 136, 46, </x:t>
   </x:si>
   <x:si>
     <x:t>«61 մսուր-մանկապարտեզ» ՀՈԱԿ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>154</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՎԵՏԻՔԻ</x:t>
   </x:si>
   <x:si>
     <x:t>07-12-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԲԱՇԻՆՋԱՂՅԱՆ Փ., Շ, 159, 19, </x:t>
   </x:si>
   <x:si>
     <x:t>ՊՎԾ ԳԳՎ վարչություն, ավագ վերահսկող</x:t>
   </x:si>
   <x:si>
-    <x:t>155</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԲԵԳՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-1970</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՍԱՅԱԹ-ՆՈՎԱՅԻ Փ., Շ, 40, 10, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան «Կանաչապատում և շրջակա միջավայրի պահպանություն» ՊՈԱԿ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>156</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02-12-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՄԻՐԱՔՅԱՆ Փ., Տ, 3/1, </x:t>
   </x:si>
   <x:si>
     <x:t>Ռ․ Մելիքյանի անվան երաժշտական քոլեջ, դասախոս</x:t>
   </x:si>
   <x:si>
-    <x:t>157</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԱԿՎԵՑՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>25-07-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ՎԱՂԱՐՇՅԱՆ Փ., Շ, 24/1, 31, </x:t>
   </x:si>
   <x:si>
     <x:t>Երևանի քաղաքապետարան, Սպորտի և երիտասարդության հարցերի վարչության պետ</x:t>
   </x:si>
   <x:si>
-    <x:t>158</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄՈՒՇԵՂ</x:t>
   </x:si>
   <x:si>
     <x:t>07-01-2000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐՔ-ՄԱՐԱՇ, ԼՈՒՍԻՆԵ ԶԱՔԱՐՅԱՆ Փ., Տ, 70/6, </x:t>
   </x:si>
   <x:si>
     <x:t>Նոր-Մարաշ վարչական շրջան, տեխնիկական սպասարկող</x:t>
   </x:si>
   <x:si>
-    <x:t>159</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԶՈՀՐԱԲՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԱՐԻԱՄ</x:t>
   </x:si>
   <x:si>
     <x:t>ԷԴՎԱՐԴԻ</x:t>
   </x:si>
   <x:si>
     <x:t>26-08-1988</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՄԱԼԱԹԻԱ-ՍԵԲԱՍՏԻԱ, ՐԱՖՖՈՒ Փ., Շ, 93, 55, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> «121 մսուր-մանկապարտեզ» ՀՈԱԿ, տնօրենի ԺՊ</x:t>
   </x:si>
   <x:si>
-    <x:t>160</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԴԱՎԻԹԻ</x:t>
   </x:si>
   <x:si>
     <x:t>10-12-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՄՅԱՍՆԻԿՅԱՆ Պ., Տ, 4/9, </x:t>
   </x:si>
   <x:si>
     <x:t>Արդարադատության նախարարության «Փորձագիտական կենտրոն» ՊՈԱԿ, փորձագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>161</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԶԱՎԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>26-02-1987</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ՎԻԼՆՅՈՒՍԻ Փ., Շ, 61, 18, </x:t>
   </x:si>
   <x:si>
     <x:t>Հայ ժողովրդական հակակոռուպցիոն կոմիտե, քարտուղար</x:t>
   </x:si>
   <x:si>
-    <x:t>162</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՏԵՐ-ՄԻՆԱՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԿԱԴԻԻ</x:t>
   </x:si>
   <x:si>
     <x:t>02-07-1970</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԲՐՅՈՒՍՈՎԻ Փ., Շ, 30, 9, </x:t>
   </x:si>
   <x:si>
     <x:t>Նաիրի ԲԿ, բժիշկ</x:t>
   </x:si>
   <x:si>
-    <x:t>163</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԵՆԳԻԲԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>25-05-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Գ. ՆԺԴԵՀԻ Փ., Շ, 5, 4, </x:t>
   </x:si>
   <x:si>
     <x:t>Շենգավիթ վարչական շրջան, Քաղաքաշինության և հողօգտագործման բաժնի գլխավոր մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>164</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՊՈՂՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍՏԵՓԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>13-09-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՒԲԱՐԱՇԵՆ, ՆՈՒԲԱՐԱՇԵՆ 11 Փ., Շ, 7, 17, </x:t>
   </x:si>
   <x:si>
     <x:t>«Լիլանարմ» ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>165</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20-07-1954</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ՎԱՐԴԱՆԱՆՑ Փ., Շ, 28, 125, </x:t>
   </x:si>
   <x:si>
-    <x:t>166</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՌԱՖԱՅԵԼ</x:t>
   </x:si>
   <x:si>
     <x:t>ՅԱՇԱՅԻ</x:t>
   </x:si>
   <x:si>
     <x:t>29-09-1964</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Գ. ՆԺԴԵՀԻ Փ., Շ, 3, 43, </x:t>
   </x:si>
   <x:si>
     <x:t>ԿԳՄՍ նախարարություն, պահեստապետ</x:t>
   </x:si>
   <x:si>
-    <x:t>167</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԼԵՔՍԱՆՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԿԱՌԼԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԶԱՏԻ</x:t>
   </x:si>
   <x:si>
     <x:t>24-08-1985</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԼՈՒԿԱՇԻՆԻ Փ., Տ, 103, </x:t>
   </x:si>
   <x:si>
     <x:t>Աջափնյակ վարչական շրջան, Առևտրի ծառայության և գովազդի բաժնի առաջատար մասնագետ</x:t>
   </x:si>
   <x:si>
-    <x:t>168</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՄԵՐԻ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՆՈՐ ՆՈՐՔ, ԲԱԿՈՒՆՑԻ 1 ՆՐԲ., Շ, 8, 46, </x:t>
   </x:si>
   <x:si>
     <x:t>Նոր Նորք վարչական շրջանի ՔՊ կուսակցության գրասենյակ, քարտուղար</x:t>
   </x:si>
   <x:si>
-    <x:t>169</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍՄԲԱՏ</x:t>
   </x:si>
   <x:si>
     <x:t>ՎԱՀՐԻՃԻ</x:t>
   </x:si>
   <x:si>
     <x:t>29-09-1962</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, Ս. ՏԱՐՈՆՑՈՒ Փ., Շ, 3, 6, </x:t>
   </x:si>
   <x:si>
-    <x:t>170</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՆԱԽՇՔԱՐՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԳՈՒՐԳԵՆ</x:t>
   </x:si>
   <x:si>
     <x:t>29-09-1960</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ԲԱՇԻՆՋԱՂՅԱՆ Փ. ՓԿՂ., Տ, 12/1, </x:t>
   </x:si>
   <x:si>
-    <x:t>171</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՍԵՎՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱԼԻՍԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՄԻՍԱԿԻ</x:t>
   </x:si>
   <x:si>
     <x:t>22-03-1967</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԿԵՆՏՐՈՆ, ԵՐ. ՔՈՉԱՐԻ Փ., Շ, 9, 14, </x:t>
   </x:si>
   <x:si>
     <x:t>Դաշտենցի անվ․114 ավագ դպրոց, ուսուցչուհի</x:t>
   </x:si>
   <x:si>
-    <x:t>172</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱԳԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>ԲԵՋԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>18-02-1977</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՆԱԶԱՐԲԵԿՅԱՆ ԹՂՄ., Տ, 41/7, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Չարենցավանի հաստոցաշինական գործարան , որակի վերահսկման բաժնի պետ </x:t>
   </x:si>
   <x:si>
-    <x:t>173</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԳԱՍՈՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>10-03-1991</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՎԱՆ, ՀՐ. ԱՃԱՌՅԱՆ Փ., Շ, 34, 36, </x:t>
   </x:si>
   <x:si>
     <x:t>Օպերայի և բալետի թատրոն, բալետի դերասան</x:t>
   </x:si>
   <x:si>
-    <x:t>174</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՎԱՉԱԳԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>11-02-1995</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ԱՐՏԱՇԻՍՅԱՆ Փ., Շ, 63/1, 9, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ՀՀ ԱՆ ինֆեկցիոն հիվանդությունների ազգային կենտրոն  ՓԲԸ , տեղեկատու-գանձապահ </x:t>
   </x:si>
   <x:si>
-    <x:t>175</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08-12-1981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ՇԵՆԳԱՎԻԹ, ՖՐՈՒՆԶԵԻ Փ., Շ, 6/3, 16, </x:t>
   </x:si>
   <x:si>
     <x:t>Էլեֆանտուս ՍՊԸ, տնօրեն</x:t>
   </x:si>
   <x:si>
-    <x:t>176</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05-05-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">«Երևանի կենդանաբանական այգի» ՀՈԱԿ , Շահագործման և մատակարարման բաժնի պետ </x:t>
   </x:si>
   <x:si>
-    <x:t>177</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱԼՎԻՆԱ</x:t>
   </x:si>
   <x:si>
     <x:t>ՍԻՐԵԿԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>14-12-1958</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԷՐԵԲՈՒՆԻ, ԱՃԵՄՅԱՆ Փ., Տ, 40/1, </x:t>
   </x:si>
   <x:si>
     <x:t>Ալեքս կարի ֆաբրիկա , որակի վերահսկիչ</x:t>
   </x:si>
   <x:si>
-    <x:t>178</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՆԵՐՍԻՍՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>20-04-1984</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՆՈՐԱՇԵՆ ԹՂՄ., Շ, 44, 56, </x:t>
   </x:si>
   <x:si>
     <x:t>ԷԷ ԴԻ ԷՖ ՇՈՓՍ, պատասխանատու</x:t>
   </x:si>
   <x:si>
-    <x:t>179</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ՎԻՐԱԲՅԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>ՇՈՂԻԿ</x:t>
   </x:si>
   <x:si>
     <x:t>19-01-1975</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԴԱՎԹԱՇԵՆ, ԴԱՎԹԱՇԵՆ 4 ԹՂՄ., Շ, 34, 10, </x:t>
   </x:si>
   <x:si>
-    <x:t>180</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ԱՆԴՐԵԱՍՅԱՆ ԱԶԱՐ ԱՐԳԻԹԻ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՆԻ</x:t>
   </x:si>
   <x:si>
     <x:t>ԱՐԴՈՒՇԻ</x:t>
   </x:si>
   <x:si>
     <x:t>03-11-1990</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՋԱՓՆՅԱԿ, ՎԱՀԱԳՆԻ ԹՂՄ. 3 ՏԵՂԱՄԱՍ ՄԵՂՐԻ Փ., Տ, 8, </x:t>
   </x:si>
   <x:si>
     <x:t>ԱրարէևԱրտ արվեստանոց, ճարտարապետ</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>181</x:t>
   </x:si>
   <x:si>
     <x:t>11-05-1986</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ԵՐԵՎԱՆ, ԱՐԱԲԿԻՐ, ԽԱՉԱՏՐՅԱՆ Փ., Շ, 26/2, 2, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Երևանի քաղաքապետարան, Շինարարության և բարեկարգման վարչության պետ </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="@"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="10"/>
       <x:color rgb="FF000000"/>
       <x:name val="GHEA Grapalat"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:strike/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -3273,81 +2730,81 @@
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3624,6003 +3081,5919 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J191"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="7.710625" style="0" customWidth="1"/>
     <x:col min="2" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="30.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="40.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.710625" style="0" customWidth="1"/>
     <x:col min="9" max="10" width="30.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" s="1" customFormat="1">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="1" t="s"/>
-[...7 lines deleted...]
-      <x:c r="J1" s="1" t="s"/>
     </x:row>
     <x:row r="2" spans="1:10" s="1" customFormat="1">
       <x:c r="A2" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B2" s="4" t="s"/>
-[...7 lines deleted...]
-      <x:c r="J2" s="4" t="s"/>
+      <x:c r="B2" s="4"/>
+      <x:c r="C2" s="4"/>
+      <x:c r="D2" s="4"/>
+      <x:c r="E2" s="4"/>
+      <x:c r="F2" s="4"/>
+      <x:c r="G2" s="4"/>
+      <x:c r="H2" s="4"/>
+      <x:c r="I2" s="4"/>
+      <x:c r="J2" s="4"/>
     </x:row>
     <x:row r="3" spans="1:10" s="1" customFormat="1">
       <x:c r="A3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="B3" s="1" t="s"/>
-[...7 lines deleted...]
-      <x:c r="J3" s="1" t="s"/>
     </x:row>
     <x:row r="4" spans="1:10" s="1" customFormat="1">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" s="2" customFormat="1">
-      <x:c r="A5" s="2" t="s">
+      <x:c r="A5" s="2">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B5" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
+      <x:c r="C5" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C5" s="2" t="s">
+      <x:c r="D5" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D5" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E5" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F5" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G5" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H5" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="H5" s="2" t="s">
+      <x:c r="I5" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="I5" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J5" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:10" s="2" customFormat="1">
+      <x:c r="A6" s="2">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A6" s="2" t="s">
+      <x:c r="C6" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B6" s="2" t="s">
+      <x:c r="D6" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="2" t="s">
+      <x:c r="E6" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="2" t="s">
+      <x:c r="G6" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H6" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="2" t="s">
+      <x:c r="I6" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J6" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:10" s="2" customFormat="1">
+      <x:c r="A7" s="2">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D7" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E7" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F7" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G7" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H7" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="I7" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J7" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:10" s="3" customFormat="1">
+      <x:c r="A8" s="3">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10" s="3" customFormat="1">
+      <x:c r="A9" s="3">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J9" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10" s="3" customFormat="1">
+      <x:c r="A10" s="3">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D10" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F10" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G10" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H10" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I10" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J10" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10" s="2" customFormat="1">
+      <x:c r="A11" s="2">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B11" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D11" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E11" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G11" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H11" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I11" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J11" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:10" s="3" customFormat="1">
+      <x:c r="A12" s="3">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D12" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E12" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G12" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H12" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I12" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J12" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10" s="2" customFormat="1">
+      <x:c r="A13" s="2">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B13" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F13" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G13" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H13" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I13" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J13" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10" s="3" customFormat="1">
+      <x:c r="A14" s="3">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F14" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G14" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H14" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I14" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J14" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10" s="2" customFormat="1">
+      <x:c r="A15" s="2">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B15" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C15" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D15" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E15" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G15" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H15" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="I15" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J15" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10" s="2" customFormat="1">
+      <x:c r="A16" s="2">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B16" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F16" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G16" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H16" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I16" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J16" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10" s="2" customFormat="1">
+      <x:c r="A17" s="2">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B17" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F17" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G17" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H17" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I17" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J17" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10" s="2" customFormat="1">
+      <x:c r="A18" s="2">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B18" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G18" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H18" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I18" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J18" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10" s="3" customFormat="1">
+      <x:c r="A19" s="3">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F19" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H19" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="I19" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J19" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:10" s="2" customFormat="1">
+      <x:c r="A20" s="2">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B20" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F20" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G20" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H20" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I20" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="J20" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10" s="2" customFormat="1">
+      <x:c r="A21" s="2">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F6" s="2" t="s">
+      <x:c r="B21" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F21" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="G21" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H21" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J21" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10" s="2" customFormat="1">
+      <x:c r="A22" s="2">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B22" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J22" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10" s="2" customFormat="1">
+      <x:c r="A23" s="2">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="J23" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10" s="3" customFormat="1">
+      <x:c r="A24" s="3">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10" s="2" customFormat="1">
+      <x:c r="A25" s="2">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B25" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E25" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F25" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G25" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H25" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="I25" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J25" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10" s="3" customFormat="1">
+      <x:c r="A26" s="3">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="J26" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10" s="3" customFormat="1">
+      <x:c r="A27" s="3">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10" s="3" customFormat="1">
+      <x:c r="A28" s="3">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J28" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10" s="3" customFormat="1">
+      <x:c r="A29" s="3">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10" s="2" customFormat="1">
+      <x:c r="A30" s="2">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B30" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J30" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10" s="3" customFormat="1">
+      <x:c r="A31" s="3">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="G6" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="H6" s="2" t="s">
+      <x:c r="B31" s="3" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" s="3" customFormat="1">
+      <x:c r="A32" s="3">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="I6" s="2" t="s">
+      <x:c r="B32" s="3" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10" s="3" customFormat="1">
+      <x:c r="A33" s="3">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="J6" s="2" t="s">
-[...4 lines deleted...]
-      <x:c r="A7" s="2" t="s">
+      <x:c r="B33" s="3" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J33" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10" s="2" customFormat="1">
+      <x:c r="A34" s="2">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B7" s="2" t="s">
+      <x:c r="B34" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="2" t="s">
+      <x:c r="F34" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="J34" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10" s="3" customFormat="1">
+      <x:c r="A35" s="3">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J35" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10" s="3" customFormat="1">
+      <x:c r="A36" s="3">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="2" t="s">
+      <x:c r="B36" s="3" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10" s="3" customFormat="1">
+      <x:c r="A37" s="3">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="2" t="s">
+      <x:c r="B37" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10" s="3" customFormat="1">
+      <x:c r="A38" s="3">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="2" t="s">
+      <x:c r="B38" s="3" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" s="3" customFormat="1">
+      <x:c r="A39" s="3">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="G7" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="H7" s="2" t="s">
+      <x:c r="B39" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J39" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10" s="2" customFormat="1">
+      <x:c r="A40" s="2">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="I7" s="2" t="s">
+      <x:c r="B40" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J40" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10" s="3" customFormat="1">
+      <x:c r="A41" s="3">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="J7" s="2" t="s">
-[...4 lines deleted...]
-      <x:c r="A8" s="3" t="s">
+      <x:c r="B41" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J41" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10" s="3" customFormat="1">
+      <x:c r="A42" s="3">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="B42" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="3" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J42" s="3" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10" s="2" customFormat="1">
+      <x:c r="A43" s="2">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="B43" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J43" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:10" s="2" customFormat="1">
+      <x:c r="A44" s="2">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D8" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="F8" s="3" t="s">
+      <x:c r="B44" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D44" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E44" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="2" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G44" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H44" s="2" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I44" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="J44" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10" s="2" customFormat="1">
+      <x:c r="A45" s="2">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="G8" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H8" s="3" t="s">
+      <x:c r="B45" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C45" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D45" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E45" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G45" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H45" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="I45" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="J45" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10" s="2" customFormat="1">
+      <x:c r="A46" s="2">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="I8" s="3" t="s">
+      <x:c r="B46" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C46" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D46" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E46" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F46" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="G46" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H46" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="I46" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J46" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:10" s="3" customFormat="1">
+      <x:c r="A47" s="3">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="J8" s="3" t="s">
+      <x:c r="B47" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H47" s="3" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="J47" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:10" s="2" customFormat="1">
+      <x:c r="A48" s="2">
         <x:v>44</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A9" s="3" t="s">
+      <x:c r="B48" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C48" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D48" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E48" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="G48" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H48" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="I48" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J48" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:10" s="2" customFormat="1">
+      <x:c r="A49" s="2">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="s">
+      <x:c r="B49" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C49" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D49" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E49" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F49" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G49" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H49" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I49" s="2" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="J49" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:10" s="3" customFormat="1">
+      <x:c r="A50" s="3">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="s">
+      <x:c r="B50" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="J50" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:10" s="2" customFormat="1">
+      <x:c r="A51" s="2">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D9" s="3" t="s">
+      <x:c r="B51" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C51" s="2" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D51" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E51" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="2" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G51" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H51" s="2" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="I51" s="2" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J51" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:10" s="2" customFormat="1">
+      <x:c r="A52" s="2">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E9" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F9" s="3" t="s">
+      <x:c r="B52" s="2" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C52" s="2" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D52" s="2" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E52" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F52" s="2" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G52" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H52" s="2" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I52" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J52" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:10" s="2" customFormat="1">
+      <x:c r="A53" s="2">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="G9" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H9" s="3" t="s">
+      <x:c r="B53" s="2" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C53" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D53" s="2" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E53" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="2" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G53" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H53" s="2" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I53" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J53" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:10" s="2" customFormat="1">
+      <x:c r="A54" s="2">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="I9" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J9" s="3" t="s">
+      <x:c r="B54" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C54" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D54" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E54" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="2" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G54" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H54" s="2" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="I54" s="2" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="J54" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:10" s="2" customFormat="1">
+      <x:c r="A55" s="2">
         <x:v>51</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A10" s="3" t="s">
+      <x:c r="B55" s="2" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C55" s="2" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D55" s="2" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E55" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F55" s="2" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="G55" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H55" s="2" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="I55" s="2" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J55" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:10" s="2" customFormat="1">
+      <x:c r="A56" s="2">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B10" s="3" t="s">
+      <x:c r="B56" s="2" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C56" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D56" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E56" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="2" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="G56" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H56" s="2" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I56" s="2" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J56" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:10" s="2" customFormat="1">
+      <x:c r="A57" s="2">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C10" s="3" t="s">
+      <x:c r="B57" s="2" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C57" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D57" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E57" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="2" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="G57" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H57" s="2" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I57" s="2" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="J57" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:10" s="2" customFormat="1">
+      <x:c r="A58" s="2">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="3" t="s">
+      <x:c r="B58" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C58" s="2" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D58" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E58" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F58" s="2" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G58" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H58" s="2" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="I58" s="2" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="J58" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:10" s="2" customFormat="1">
+      <x:c r="A59" s="2">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E10" s="3" t="s">
+      <x:c r="B59" s="2" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="J59" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:10" s="2" customFormat="1">
+      <x:c r="A60" s="2">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B60" s="2" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C60" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D60" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E60" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="2" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="G60" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="I60" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F10" s="3" t="s">
+      <x:c r="J60" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:10" s="2" customFormat="1">
+      <x:c r="A61" s="2">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B61" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J61" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10" s="2" customFormat="1">
+      <x:c r="A62" s="2">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B62" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C62" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D62" s="2" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E62" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F62" s="2" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G62" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="I62" s="2" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J62" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10" s="2" customFormat="1">
+      <x:c r="A63" s="2">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B63" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C63" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D63" s="2" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E63" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F63" s="2" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="G63" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H63" s="2" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I63" s="2" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J63" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10" s="2" customFormat="1">
+      <x:c r="A64" s="2">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B64" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C64" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D64" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E64" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F64" s="2" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G64" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H64" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I64" s="2" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="J64" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10" s="2" customFormat="1">
+      <x:c r="A65" s="2">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C65" s="2" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D65" s="2" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E65" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="2" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G65" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H65" s="2" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I65" s="2" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="J65" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10" s="2" customFormat="1">
+      <x:c r="A66" s="2">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B66" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C66" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D66" s="2" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E66" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="2" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="G66" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H66" s="2" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I66" s="2" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J66" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10" s="2" customFormat="1">
+      <x:c r="A67" s="2">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B67" s="2" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C67" s="2" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D67" s="2" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E67" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F67" s="2" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G67" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H67" s="2" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="I67" s="2" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="J67" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10" s="2" customFormat="1">
+      <x:c r="A68" s="2">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B68" s="2" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C68" s="2" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D68" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E68" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="2" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G68" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H68" s="2" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="I68" s="2" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J68" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10" s="2" customFormat="1">
+      <x:c r="A69" s="2">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B69" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C69" s="2" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D69" s="2" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E69" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F69" s="2" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G69" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H69" s="2" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="I69" s="2" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="J69" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:10" s="2" customFormat="1">
+      <x:c r="A70" s="2">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C70" s="2" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D70" s="2" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E70" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F70" s="2" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="G70" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H70" s="2" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="I70" s="2" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="J70" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:10" s="2" customFormat="1">
+      <x:c r="A71" s="2">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B71" s="2" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C71" s="2" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D71" s="2" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E71" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="G71" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H71" s="2" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I71" s="2" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J71" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:10" s="2" customFormat="1">
+      <x:c r="A72" s="2">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B72" s="2" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C72" s="2" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D72" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E72" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="2" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="G72" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H72" s="2" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="I72" s="2" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="J72" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:10" s="2" customFormat="1">
+      <x:c r="A73" s="2">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B73" s="2" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C73" s="2" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D73" s="2" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E73" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F73" s="2" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G73" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H73" s="2" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="I73" s="2" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="J73" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:10" s="2" customFormat="1">
+      <x:c r="A74" s="2">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B74" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C74" s="2" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D74" s="2" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E74" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="2" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G74" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H74" s="2" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="I74" s="2" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="J74" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:10" s="2" customFormat="1">
+      <x:c r="A75" s="2">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B75" s="2" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C75" s="2" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D75" s="2" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E75" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F75" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G75" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H75" s="2" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I75" s="2" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J75" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:10" s="2" customFormat="1">
+      <x:c r="A76" s="2">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C76" s="2" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D76" s="2" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E76" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F76" s="2" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="G76" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H76" s="2" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="I76" s="2" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="J76" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:10" s="2" customFormat="1">
+      <x:c r="A77" s="2">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B77" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C77" s="2" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D77" s="2" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E77" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F77" s="2" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="G77" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H77" s="2" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I77" s="2" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J77" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:10" s="2" customFormat="1">
+      <x:c r="A78" s="2">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B78" s="2" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C78" s="2" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D78" s="2" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E78" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F78" s="2" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G78" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H78" s="2" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I78" s="2" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J78" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:10" s="2" customFormat="1">
+      <x:c r="A79" s="2">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B79" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C79" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D79" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E79" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F79" s="2" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="G79" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H79" s="2" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I79" s="2" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="J79" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:10" s="2" customFormat="1">
+      <x:c r="A80" s="2">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B80" s="2" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C80" s="2" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D80" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E80" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F80" s="2" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="G80" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H80" s="2" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="I80" s="2" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="J80" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:10" s="2" customFormat="1">
+      <x:c r="A81" s="2">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B81" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C81" s="2" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D81" s="2" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E81" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="2" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G81" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H81" s="2" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I81" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J81" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:10" s="2" customFormat="1">
+      <x:c r="A82" s="2">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B82" s="2" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C82" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D82" s="2" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E82" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F82" s="2" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="G82" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H82" s="2" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="I82" s="2" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="J82" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:10" s="2" customFormat="1">
+      <x:c r="A83" s="2">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B83" s="2" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C83" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D83" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E83" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F83" s="2" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="G83" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H83" s="2" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="I83" s="2" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="J83" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:10" s="2" customFormat="1">
+      <x:c r="A84" s="2">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B84" s="2" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C84" s="2" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D84" s="2" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E84" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F84" s="2" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="G84" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H84" s="2" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="I84" s="2" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="J84" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:10" s="2" customFormat="1">
+      <x:c r="A85" s="2">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B85" s="2" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C85" s="2" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D85" s="2" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E85" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F85" s="2" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="G85" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H85" s="2" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="I85" s="2" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J85" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:10" s="2" customFormat="1">
+      <x:c r="A86" s="2">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B86" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C86" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D86" s="2" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E86" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F86" s="2" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="G86" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H86" s="2" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="I86" s="2" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="J86" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:10" s="2" customFormat="1">
+      <x:c r="A87" s="2">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B87" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C87" s="2" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D87" s="2" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E87" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F87" s="2" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="G87" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H87" s="2" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I87" s="2" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="J87" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:10" s="2" customFormat="1">
+      <x:c r="A88" s="2">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B88" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C88" s="2" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D88" s="2" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E88" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F88" s="2" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="G88" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H88" s="2" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="I88" s="2" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="J88" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:10" s="2" customFormat="1">
+      <x:c r="A89" s="2">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B89" s="2" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C89" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D89" s="2" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E89" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F89" s="2" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="G89" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H89" s="2" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I89" s="2" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J89" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:10" s="2" customFormat="1">
+      <x:c r="A90" s="2">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B90" s="2" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C90" s="2" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D90" s="2" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E90" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F90" s="2" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="G90" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H90" s="2" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="I90" s="2" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="J90" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:10" s="2" customFormat="1">
+      <x:c r="A91" s="2">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B91" s="2" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C91" s="2" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D91" s="2" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E91" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F91" s="2" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="G91" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H91" s="2" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="I91" s="2" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="J91" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:10" s="2" customFormat="1">
+      <x:c r="A92" s="2">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B92" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C92" s="2" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D92" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E92" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F92" s="2" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="G92" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H92" s="2" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="I92" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J92" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:10" s="2" customFormat="1">
+      <x:c r="A93" s="2">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B93" s="2" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C93" s="2" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D93" s="2" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E93" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F93" s="2" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="G93" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H93" s="2" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="I93" s="2" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="J93" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:10" s="2" customFormat="1">
+      <x:c r="A94" s="2">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B94" s="2" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C94" s="2" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D94" s="2" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E94" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F94" s="2" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="G94" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H94" s="2" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="I94" s="2" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="J94" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:10" s="2" customFormat="1">
+      <x:c r="A95" s="2">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B95" s="2" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C95" s="2" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D95" s="2" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E95" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F95" s="2" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="G95" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H95" s="2" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="I95" s="2" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="J95" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:10" s="2" customFormat="1">
+      <x:c r="A96" s="2">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B96" s="2" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C96" s="2" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D96" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E96" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F96" s="2" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="G96" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H96" s="2" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="I96" s="2" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J96" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:10" s="2" customFormat="1">
+      <x:c r="A97" s="2">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B97" s="2" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C97" s="2" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D97" s="2" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E97" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F97" s="2" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="G97" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H97" s="2" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I97" s="2" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J97" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:10" s="2" customFormat="1">
+      <x:c r="A98" s="2">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B98" s="2" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C98" s="2" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D98" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E98" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F98" s="2" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="G98" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H98" s="2" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="I98" s="2" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="J98" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:10" s="2" customFormat="1">
+      <x:c r="A99" s="2">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B99" s="2" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C99" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D99" s="2" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E99" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F99" s="2" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="G99" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H99" s="2" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I99" s="2" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="J99" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:10" s="2" customFormat="1">
+      <x:c r="A100" s="2">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B100" s="2" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C100" s="2" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D100" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E100" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F100" s="2" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="G100" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H100" s="2" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="I100" s="2" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="J100" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:10" s="2" customFormat="1">
+      <x:c r="A101" s="2">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B101" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C101" s="2" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D101" s="2" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E101" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F101" s="2" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="G101" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H101" s="2" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="I101" s="2" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J101" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:10" s="2" customFormat="1">
+      <x:c r="A102" s="2">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B102" s="2" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C102" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D102" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E102" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F102" s="2" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="G102" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H102" s="2" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="I102" s="2" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="J102" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:10" s="2" customFormat="1">
+      <x:c r="A103" s="2">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B103" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C103" s="2" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D103" s="2" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E103" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F103" s="2" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="G103" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H103" s="2" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="I103" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J103" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:10" s="2" customFormat="1">
+      <x:c r="A104" s="2">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B104" s="2" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C104" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D104" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E104" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F104" s="2" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G104" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H104" s="2" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="I104" s="2" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="J104" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:10" s="2" customFormat="1">
+      <x:c r="A105" s="2">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B105" s="2" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C105" s="2" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D105" s="2" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E105" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="2" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="G105" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H105" s="2" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="I105" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J105" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:10" s="2" customFormat="1">
+      <x:c r="A106" s="2">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B106" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C106" s="2" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D106" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E106" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F106" s="2" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="G106" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H106" s="2" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="I106" s="2" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="J106" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:10" s="2" customFormat="1">
+      <x:c r="A107" s="2">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B107" s="2" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C107" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D107" s="2" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E107" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F107" s="2" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="G107" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H107" s="2" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I107" s="2" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J107" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:10" s="2" customFormat="1">
+      <x:c r="A108" s="2">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B108" s="2" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C108" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D108" s="2" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E108" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F108" s="2" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="G108" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H108" s="2" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="I108" s="2" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="J108" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:10" s="2" customFormat="1">
+      <x:c r="A109" s="2">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B109" s="2" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C109" s="2" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D109" s="2" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E109" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F109" s="2" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="G109" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H109" s="2" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="I109" s="2" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="J109" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:10" s="2" customFormat="1">
+      <x:c r="A110" s="2">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B110" s="2" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C110" s="2" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D110" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E110" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F110" s="2" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="G110" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H110" s="2" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="I110" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J110" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:10" s="2" customFormat="1">
+      <x:c r="A111" s="2">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B111" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C111" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D111" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E111" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F111" s="2" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="G111" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H111" s="2" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="I111" s="2" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="J111" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:10" s="2" customFormat="1">
+      <x:c r="A112" s="2">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B112" s="2" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C112" s="2" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D112" s="2" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E112" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F112" s="2" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="G112" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H112" s="2" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="I112" s="2" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="J112" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:10" s="2" customFormat="1">
+      <x:c r="A113" s="2">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B113" s="2" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C113" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D113" s="2" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E113" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F113" s="2" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="G113" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H113" s="2" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="I113" s="2" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="J113" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:10" s="2" customFormat="1">
+      <x:c r="A114" s="2">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B114" s="2" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C114" s="2" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D114" s="2" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E114" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F114" s="2" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="G114" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H114" s="2" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="I114" s="2" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="J114" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:10" s="2" customFormat="1">
+      <x:c r="A115" s="2">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B115" s="2" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C115" s="2" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D115" s="2" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E115" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F115" s="2" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="G115" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H115" s="2" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="I115" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J115" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:10" s="2" customFormat="1">
+      <x:c r="A116" s="2">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B116" s="2" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C116" s="2" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D116" s="2" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E116" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F116" s="2" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="G116" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H116" s="2" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="I116" s="2" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="J116" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:10" s="2" customFormat="1">
+      <x:c r="A117" s="2">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B117" s="2" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C117" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D117" s="2" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E117" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F117" s="2" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="G117" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H117" s="2" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="I117" s="2" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="J117" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:10" s="2" customFormat="1">
+      <x:c r="A118" s="2">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B118" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C118" s="2" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D118" s="2" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E118" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F118" s="2" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="G118" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H118" s="2" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="I118" s="2" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="J118" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:10" s="2" customFormat="1">
+      <x:c r="A119" s="2">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B119" s="2" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C119" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D119" s="2" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E119" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F119" s="2" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="G119" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H119" s="2" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="I119" s="2" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="J119" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:10" s="2" customFormat="1">
+      <x:c r="A120" s="2">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B120" s="2" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C120" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D120" s="2" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E120" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F120" s="2" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="G120" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H120" s="2" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="I120" s="2" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J120" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:10" s="2" customFormat="1">
+      <x:c r="A121" s="2">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B121" s="2" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C121" s="2" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D121" s="2" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E121" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F121" s="2" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="G121" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H121" s="2" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="I121" s="2" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="J121" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:10" s="2" customFormat="1">
+      <x:c r="A122" s="2">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B122" s="2" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C122" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D122" s="2" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E122" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F122" s="2" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="G122" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H122" s="2" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="I122" s="2" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="J122" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:10" s="2" customFormat="1">
+      <x:c r="A123" s="2">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B123" s="2" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C123" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D123" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E123" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F123" s="2" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="G123" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H123" s="2" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="I123" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J123" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:10" s="2" customFormat="1">
+      <x:c r="A124" s="2">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B124" s="2" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C124" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D124" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E124" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F124" s="2" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="G124" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H124" s="2" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="I124" s="2" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="J124" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:10" s="2" customFormat="1">
+      <x:c r="A125" s="2">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B125" s="2" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C125" s="2" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D125" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E125" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F125" s="2" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="G125" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H125" s="2" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="I125" s="2" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="J125" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:10" s="2" customFormat="1">
+      <x:c r="A126" s="2">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B126" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C126" s="2" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D126" s="2" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E126" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F126" s="2" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="G126" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H126" s="2" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="I126" s="2" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="J126" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:10" s="2" customFormat="1">
+      <x:c r="A127" s="2">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B127" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C127" s="2" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D127" s="2" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E127" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F127" s="2" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="G127" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H127" s="2" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="I127" s="2" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="J127" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:10" s="2" customFormat="1">
+      <x:c r="A128" s="2">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B128" s="2" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C128" s="2" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D128" s="2" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E128" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F128" s="2" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="G128" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H128" s="2" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="I128" s="2" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="J128" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:10" s="2" customFormat="1">
+      <x:c r="A129" s="2">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B129" s="2" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C129" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D129" s="2" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E129" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F129" s="2" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="G129" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H129" s="2" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="I129" s="2" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="J129" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:10" s="2" customFormat="1">
+      <x:c r="A130" s="2">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B130" s="2" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C130" s="2" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D130" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E130" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F130" s="2" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="G130" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H130" s="2" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="I130" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J130" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:10" s="2" customFormat="1">
+      <x:c r="A131" s="2">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B131" s="2" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C131" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D131" s="2" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E131" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F131" s="2" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="G131" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H131" s="2" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="I131" s="2" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="J131" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:10" s="2" customFormat="1">
+      <x:c r="A132" s="2">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B132" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C132" s="2" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D132" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E132" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F132" s="2" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="G132" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H132" s="2" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I132" s="2" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="J132" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:10" s="2" customFormat="1">
+      <x:c r="A133" s="2">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B133" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C133" s="2" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D133" s="2" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E133" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F133" s="2" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="G133" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H133" s="2" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="I133" s="2" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="J133" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:10" s="2" customFormat="1">
+      <x:c r="A134" s="2">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B134" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C134" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D134" s="2" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E134" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F134" s="2" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="G134" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H134" s="2" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="I134" s="2" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="J134" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:10" s="2" customFormat="1">
+      <x:c r="A135" s="2">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B135" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C135" s="2" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D135" s="2" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E135" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F135" s="2" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="G135" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H135" s="2" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="I135" s="2" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="J135" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:10" s="2" customFormat="1">
+      <x:c r="A136" s="2">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B136" s="2" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C136" s="2" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D136" s="2" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E136" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F136" s="2" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="G136" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H136" s="2" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="I136" s="2" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="J136" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:10" s="2" customFormat="1">
+      <x:c r="A137" s="2">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B137" s="2" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C137" s="2" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D137" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E137" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F137" s="2" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="G137" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H137" s="2" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="I137" s="2" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="J137" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:10" s="2" customFormat="1">
+      <x:c r="A138" s="2">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B138" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C138" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D138" s="2" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E138" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F138" s="2" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="G138" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H138" s="2" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="I138" s="2" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="J138" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:10" s="2" customFormat="1">
+      <x:c r="A139" s="2">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B139" s="2" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C139" s="2" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D139" s="2" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E139" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F139" s="2" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="G139" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H139" s="2" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I139" s="2" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="J139" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:10" s="2" customFormat="1">
+      <x:c r="A140" s="2">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B140" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C140" s="2" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D140" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E140" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F140" s="2" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="G140" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H140" s="2" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="I140" s="2" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="J140" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:10" s="2" customFormat="1">
+      <x:c r="A141" s="2">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B141" s="2" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C141" s="2" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D141" s="2" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E141" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F141" s="2" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="G141" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H141" s="2" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="I141" s="2" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="J141" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:10" s="2" customFormat="1">
+      <x:c r="A142" s="2">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B142" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C142" s="2" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D142" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E142" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F142" s="2" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G142" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H142" s="2" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="I142" s="2" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="J142" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:10" s="2" customFormat="1">
+      <x:c r="A143" s="2">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B143" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C143" s="2" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D143" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E143" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F143" s="2" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="G143" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H143" s="2" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="I143" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J143" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:10" s="2" customFormat="1">
+      <x:c r="A144" s="2">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B144" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C144" s="2" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D144" s="2" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E144" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F144" s="2" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="G144" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H144" s="2" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="I144" s="2" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="J144" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:10" s="2" customFormat="1">
+      <x:c r="A145" s="2">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B145" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C145" s="2" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D145" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E145" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F145" s="2" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="G145" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H145" s="2" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="I145" s="2" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="J145" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:10" s="2" customFormat="1">
+      <x:c r="A146" s="2">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B146" s="2" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C146" s="2" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D146" s="2" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E146" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F146" s="2" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="G146" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H146" s="2" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I146" s="2" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="J146" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:10" s="2" customFormat="1">
+      <x:c r="A147" s="2">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B147" s="2" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C147" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D147" s="2" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="E147" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F147" s="2" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="G147" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H147" s="2" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="I147" s="2" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="J147" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:10" s="2" customFormat="1">
+      <x:c r="A148" s="2">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B148" s="2" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C148" s="2" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D148" s="2" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E148" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F148" s="2" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="G148" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H148" s="2" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="I148" s="2" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="J148" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:10" s="2" customFormat="1">
+      <x:c r="A149" s="2">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B149" s="2" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C149" s="2" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D149" s="2" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E149" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F149" s="2" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="G149" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H149" s="2" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="I149" s="2" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="J149" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:10" s="2" customFormat="1">
+      <x:c r="A150" s="2">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B150" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C150" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D150" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E150" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F150" s="2" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="G150" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H150" s="2" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="I150" s="2" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="J150" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:10" s="2" customFormat="1">
+      <x:c r="A151" s="2">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B151" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C151" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D151" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E151" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F151" s="2" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="G151" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H151" s="2" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="I151" s="2" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="J151" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:10" s="2" customFormat="1">
+      <x:c r="A152" s="2">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B152" s="2" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C152" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D152" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E152" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F152" s="2" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="G152" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H152" s="2" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="I152" s="2" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="J152" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:10" s="2" customFormat="1">
+      <x:c r="A153" s="2">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B153" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C153" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D153" s="2" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E153" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F153" s="2" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="G153" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H153" s="2" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="I153" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J153" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:10" s="2" customFormat="1">
+      <x:c r="A154" s="2">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B154" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C154" s="2" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D154" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E154" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F154" s="2" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="G154" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H154" s="2" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I154" s="2" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="J154" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:10" s="2" customFormat="1">
+      <x:c r="A155" s="2">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B155" s="2" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C155" s="2" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D155" s="2" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E155" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F155" s="2" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="G155" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H155" s="2" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="I155" s="2" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="J155" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:10" s="2" customFormat="1">
+      <x:c r="A156" s="2">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B156" s="2" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C156" s="2" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D156" s="2" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="E156" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F156" s="2" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="G156" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H156" s="2" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="I156" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J156" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:10" s="2" customFormat="1">
+      <x:c r="A157" s="2">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B157" s="2" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C157" s="2" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D157" s="2" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E157" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F157" s="2" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="G157" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H157" s="2" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="I157" s="2" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="J157" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:10" s="2" customFormat="1">
+      <x:c r="A158" s="2">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B158" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C158" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D158" s="2" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E158" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F158" s="2" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="G158" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H158" s="2" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="I158" s="2" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="J158" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:10" s="2" customFormat="1">
+      <x:c r="A159" s="2">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B159" s="2" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C159" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D159" s="2" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E159" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F159" s="2" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="G159" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H159" s="2" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="I159" s="2" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="J159" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:10" s="2" customFormat="1">
+      <x:c r="A160" s="2">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B160" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C160" s="2" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D160" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E160" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F160" s="2" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="G160" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H160" s="2" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="I160" s="2" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="J160" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:10" s="2" customFormat="1">
+      <x:c r="A161" s="2">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B161" s="2" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C161" s="2" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D161" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E161" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F161" s="2" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="G161" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H161" s="2" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I161" s="2" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="J161" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:10" s="2" customFormat="1">
+      <x:c r="A162" s="2">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B162" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C162" s="2" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D162" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="G10" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="J10" s="3" t="s">
+      <x:c r="E162" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F162" s="2" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="G162" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H162" s="2" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="I162" s="2" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="J162" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:10" s="2" customFormat="1">
+      <x:c r="A163" s="2">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B163" s="2" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="C163" s="2" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="D163" s="2" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="E163" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F163" s="2" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="G163" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H163" s="2" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="I163" s="2" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="J163" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:10" s="2" customFormat="1">
+      <x:c r="A164" s="2">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B164" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C164" s="2" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D164" s="2" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E164" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F164" s="2" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="G164" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H164" s="2" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="I164" s="2" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="J164" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:10" s="2" customFormat="1">
+      <x:c r="A165" s="2">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B165" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C165" s="2" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="D165" s="2" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E165" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F165" s="2" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="G165" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H165" s="2" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="I165" s="2" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="J165" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:10" s="2" customFormat="1">
+      <x:c r="A166" s="2">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B166" s="2" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C166" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D166" s="2" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="E166" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F166" s="2" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="G166" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H166" s="2" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="I166" s="2" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="J166" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:10" s="2" customFormat="1">
+      <x:c r="A167" s="2">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B167" s="2" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C167" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D167" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E167" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F167" s="2" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="G167" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H167" s="2" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="I167" s="2" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="J167" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10" s="2" customFormat="1">
+      <x:c r="A168" s="2">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B168" s="2" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C168" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D168" s="2" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E168" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F168" s="2" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="G168" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H168" s="2" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="I168" s="2" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="J168" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10" s="2" customFormat="1">
+      <x:c r="A169" s="2">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B169" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C169" s="2" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D169" s="2" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E169" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F169" s="2" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="G169" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H169" s="2" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="I169" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J169" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:10" s="2" customFormat="1">
+      <x:c r="A170" s="2">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B170" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C170" s="2" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D170" s="2" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="E170" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F170" s="2" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="G170" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H170" s="2" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="I170" s="2" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J170" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:10" s="2" customFormat="1">
+      <x:c r="A171" s="2">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B171" s="2" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C171" s="2" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="D171" s="2" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E171" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F171" s="2" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="G171" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H171" s="2" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="I171" s="2" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="J171" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:10" s="2" customFormat="1">
+      <x:c r="A172" s="2">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B172" s="2" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C172" s="2" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D172" s="2" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E172" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F172" s="2" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="G172" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H172" s="2" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="I172" s="2" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="J172" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10" s="2" customFormat="1">
+      <x:c r="A173" s="2">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B173" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C173" s="2" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D173" s="2" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E173" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F173" s="2" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="G173" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H173" s="2" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="I173" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J173" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:10" s="2" customFormat="1">
+      <x:c r="A174" s="2">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B174" s="2" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C174" s="2" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="D174" s="2" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E174" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F174" s="2" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="G174" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H174" s="2" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="I174" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J174" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:10" s="2" customFormat="1">
+      <x:c r="A175" s="2">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B175" s="2" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C175" s="2" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D175" s="2" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="E175" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F175" s="2" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="G175" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H175" s="2" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="I175" s="2" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="J175" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:10" s="2" customFormat="1">
+      <x:c r="A176" s="2">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B176" s="2" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C176" s="2" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D176" s="2" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E176" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F176" s="2" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="G176" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H176" s="2" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="I176" s="2" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="J176" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10" s="2" customFormat="1">
+      <x:c r="A177" s="2">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B177" s="2" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C177" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D177" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E177" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F177" s="2" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="G177" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H177" s="2" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="I177" s="2" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="J177" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:10" s="2" customFormat="1">
+      <x:c r="A178" s="2">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B178" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C178" s="2" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D178" s="2" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E178" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F178" s="2" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="G178" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H178" s="2" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="I178" s="2" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="J178" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:10" s="2" customFormat="1">
+      <x:c r="A179" s="2">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B179" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C179" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D179" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E179" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F179" s="2" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G179" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H179" s="2" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="I179" s="2" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="J179" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10" s="2" customFormat="1">
+      <x:c r="A180" s="2">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B180" s="2" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C180" s="2" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D180" s="2" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E180" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F180" s="2" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="G180" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H180" s="2" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="I180" s="2" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="J180" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10" s="2" customFormat="1">
+      <x:c r="A181" s="2">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B181" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
-    </x:row>
-[...537 lines deleted...]
-      <x:c r="I27" s="3" t="s">
+      <x:c r="C181" s="2" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D181" s="2" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E181" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F181" s="2" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="G181" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H181" s="2" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="I181" s="2" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="J181" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:10" s="2" customFormat="1">
+      <x:c r="A182" s="2">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J27" s="3" t="s">
+      <x:c r="B182" s="2" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C182" s="2" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D182" s="2" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E182" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F182" s="2" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="G182" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H182" s="2" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="I182" s="2" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="J182" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10" s="2" customFormat="1">
+      <x:c r="A183" s="2">
         <x:v>179</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A28" s="3" t="s">
+      <x:c r="B183" s="2" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C183" s="2" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D183" s="2" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E183" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F183" s="2" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="G183" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H183" s="2" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="I183" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J183" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10" s="2" customFormat="1">
+      <x:c r="A184" s="2">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="B28" s="3" t="s">
+      <x:c r="B184" s="2" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="C184" s="2" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="D184" s="2" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="E184" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F184" s="2" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="G184" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H184" s="2" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="I184" s="2" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="J184" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10" s="2" customFormat="1">
+      <x:c r="A185" s="2">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C28" s="3" t="s">
-[...465 lines deleted...]
-      <x:c r="I42" s="3" t="s">
+      <x:c r="B185" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C185" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="J42" s="3" t="s">
-[...1220 lines deleted...]
-      <x:c r="A81" s="2" t="s">
+      <x:c r="D185" s="2" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="B81" s="2" t="s">
-[...2172 lines deleted...]
-      <x:c r="A149" s="2" t="s">
+      <x:c r="E185" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F185" s="2" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="B149" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="C149" s="2" t="s">
+      <x:c r="G185" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H185" s="2" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="D149" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="F149" s="2" t="s">
+      <x:c r="I185" s="2" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="G149" s="2" t="s">
-[...1159 lines deleted...]
-      </x:c>
       <x:c r="J185" s="2" t="s">
-        <x:v>22</x:v>
-[...73 lines deleted...]
-    </x:row>
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10" s="2" customFormat="1"/>
+    <x:row r="187" spans="1:10" s="2" customFormat="1"/>
+    <x:row r="188" spans="1:10" s="2" customFormat="1"/>
+    <x:row r="189" spans="1:10" s="2" customFormat="1"/>
+    <x:row r="190" spans="1:10" s="2" customFormat="1"/>
+    <x:row r="191" spans="1:10" s="2" customFormat="1"/>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>Թեկնածուներ</vt:lpstr>
+      <vt:lpstr>Թեկնածուներ!Print_Area</vt:lpstr>
+      <vt:lpstr>Թեկնածուներ!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>