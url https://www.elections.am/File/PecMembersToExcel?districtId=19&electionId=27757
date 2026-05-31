--- v2 (2026-03-14)
+++ v3 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec380e27bbd4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/093c84ddb3804e9ab189ace9d30d82ce.psmdcp" Id="R977d9b68a5d44a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0986dec6fc460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b10e457120064cb4a31fe2c52dca8a51.psmdcp" Id="Rbc80c63611b646c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Հանձնաժողովների կազմեր" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Մարզ</x:t>
   </x:si>
   <x:si>
     <x:t>Համայնք</x:t>
   </x:si>
   <x:si>
@@ -71,51 +71,51 @@
     <x:t>043527</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ՔՊԿ
 </x:t>
   </x:si>
   <x:si>
     <x:t>նախագահ</x:t>
   </x:si>
   <x:si>
     <x:t>Մկրտչյան Գոռ Վալերիկի</x:t>
   </x:si>
   <x:si>
     <x:t>2114439</x:t>
   </x:si>
   <x:si>
     <x:t>քարտուղար</x:t>
   </x:si>
   <x:si>
     <x:t>Մհերյան Արմինե Թաթուլի</x:t>
   </x:si>
   <x:si>
     <x:t>2114440</x:t>
   </x:si>
   <x:si>
-    <x:t>ՏԸՀ</x:t>
+    <x:t>ԸԸՀ</x:t>
   </x:si>
   <x:si>
     <x:t>անդամ</x:t>
   </x:si>
   <x:si>
     <x:t>Աֆրիկյան Գայանե Հրաչիկի</x:t>
   </x:si>
   <x:si>
     <x:t>2000896</x:t>
   </x:si>
   <x:si>
     <x:t>Հովհաննիսյան Գայանե Հենրիկի</x:t>
   </x:si>
   <x:si>
     <x:t>2115793</x:t>
   </x:si>
   <x:si>
     <x:t>ՀԱՅԱՍՏԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>Գասպարյան Հովհաննես Խորենի</x:t>
   </x:si>
   <x:si>
     <x:t>2110702</x:t>
   </x:si>