--- v1 (2026-03-07)
+++ v2 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98580c9b45424270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9dd28909b654fde9daefc1bc4ab6f05.psmdcp" Id="Rb0dace60595f4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563e2afe4a2d4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c450ff8e3e3a4504aaffe89f50b0d251.psmdcp" Id="R8676c7ee4a38429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Հանձնաժողովների կազմեր" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Մարզ</x:t>
   </x:si>
   <x:si>
     <x:t>Համայնք</x:t>
   </x:si>
   <x:si>
@@ -86,51 +86,51 @@
   <x:si>
     <x:t>ՀԱՅԱՍՏԱՆ</x:t>
   </x:si>
   <x:si>
     <x:t>քարտուղար</x:t>
   </x:si>
   <x:si>
     <x:t>Փոխ. Չոբանյան Մարո Համազասպի</x:t>
   </x:si>
   <x:si>
     <x:t>2106774</x:t>
   </x:si>
   <x:si>
     <x:t>ՊԱՏԻՎ ՈՒՆԵՄ</x:t>
   </x:si>
   <x:si>
     <x:t>անդամ</x:t>
   </x:si>
   <x:si>
     <x:t>Փոխ.</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
-    <x:t>ՏԸՀ</x:t>
+    <x:t>ԸԸՀ</x:t>
   </x:si>
   <x:si>
     <x:t>Անդրեասյան Արտակ Սարգսի</x:t>
   </x:si>
   <x:si>
     <x:t>1905329</x:t>
   </x:si>
   <x:si>
     <x:t>Գրիգորյան Մերի Կարենի</x:t>
   </x:si>
   <x:si>
     <x:t>2106936</x:t>
   </x:si>
   <x:si>
     <x:t>Ալեքսանյան Ռոմել Ռոստոմի</x:t>
   </x:si>
   <x:si>
     <x:t>2113157</x:t>
   </x:si>
   <x:si>
     <x:t>Գեվորգյան Կարեն Գագիկի</x:t>
   </x:si>
   <x:si>
     <x:t>1905290</x:t>
   </x:si>