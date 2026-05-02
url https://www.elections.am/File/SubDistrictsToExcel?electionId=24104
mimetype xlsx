--- v3 (2026-03-12)
+++ v4 (2026-05-02)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97d2bbc41f14e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd24f86630b46efa409751ff5650a43.psmdcp" Id="R7ec1b3f74b7a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84352897250452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a3221a6b8ab41c18529954adaea2f00.psmdcp" Id="R551a1ae82a484609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Տեղամասեր" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Մարզ</x:t>
   </x:si>
   <x:si>
+    <x:t>Համայնք</x:t>
+  </x:si>
+  <x:si>
     <x:t>Բնակավայր</x:t>
   </x:si>
   <x:si>
-    <x:t>Նախկին</x:t>
-[...5 lines deleted...]
-    <x:t>Ընտրատեղամաս</x:t>
+    <x:t>ԸԸՀ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ՏԸՀ</x:t>
   </x:si>
   <x:si>
     <x:t>Հասցե</x:t>
   </x:si>
   <x:si>
     <x:t>Երևան</x:t>
   </x:si>
   <x:si>
     <x:t>Ավան</x:t>
   </x:si>
   <x:si>
     <x:t>1/1</x:t>
   </x:si>
   <x:si>
     <x:t>Թիվ 51 մ/մանկապարտեզ, Ավան 6փ., 52/1</x:t>
   </x:si>
   <x:si>
     <x:t>1/2</x:t>
   </x:si>
   <x:si>
     <x:t>1/3</x:t>
   </x:si>
   <x:si>
     <x:t>թիվ 87 դպրոց, Խուդյակով 44</x:t>
   </x:si>
@@ -6534,51 +6534,51 @@
   <x:si>
     <x:t>23/33</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Վահան համայնքի մշակույթի տան շենք,  1Փ. Տ.45 </x:t>
   </x:si>
   <x:si>
     <x:t>Դրախտիկ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/34</x:t>
   </x:si>
   <x:si>
     <x:t>Դրախտիկ համայնքի միջնակարգ դպրոցի շենք,  12Փ.  33 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Աղբերք գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/35</x:t>
   </x:si>
   <x:si>
     <x:t>Աղբերք համայնքի միջնակարգ դպրոցի շենք,  3Փ. Շ.15</x:t>
   </x:si>
   <x:si>
-    <x:t>Շորժա գյուղ</x:t>
+    <x:t>Շողակաթ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/36</x:t>
   </x:si>
   <x:si>
     <x:t>Շորժա համայնքի հանդիսությունների սրահի շենք,  10Փ.  1/35 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Արտանիշ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/37</x:t>
   </x:si>
   <x:si>
     <x:t>Արտանիշ համայնքի միջնակարգ դպրոցի շենք,  1Փ. 1 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Ջիլ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/38</x:t>
   </x:si>
   <x:si>
     <x:t>Ջիլ համայնքի միջնակարգ դպրոցի շենք,  5Փ. 1 Շ.</x:t>
   </x:si>
@@ -13082,51 +13082,51 @@
   <x:si>
     <x:t>40/49</x:t>
   </x:si>
   <x:si>
     <x:t>1-ին փողոց, 4-փկղ., շենք 2, կապի շենք</x:t>
   </x:si>
   <x:si>
     <x:t>Այգեպար գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>40/50</x:t>
   </x:si>
   <x:si>
     <x:t>1-ին փողոց, 1-ին փկղ., շենք 3, գրադարան</x:t>
   </x:si>
   <x:si>
     <x:t>Վերին Ծաղկավան գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>40/51</x:t>
   </x:si>
   <x:si>
     <x:t>8-րդ փողոց, շենք 2, մանկապարտեզ</x:t>
   </x:si>
   <x:si>
-    <x:t>Մոսեսգեղ գյուղ</x:t>
+    <x:t>Մովսես գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>40/52</x:t>
   </x:si>
   <x:si>
     <x:t>1-ին փողոց, շենք 8, կապի շենք</x:t>
   </x:si>
   <x:si>
     <x:t>Չինչին գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>40/53</x:t>
   </x:si>
   <x:si>
     <x:t>4-րդ փողոց, շենք 4, մշակույթի տուն</x:t>
   </x:si>
   <x:si>
     <x:t>Դիլիջան քաղաք</x:t>
   </x:si>
   <x:si>
     <x:t>41/1</x:t>
   </x:si>
   <x:si>
     <x:t>Թիվ 3 մանկապարտեզ Մոլդովական 46</x:t>
   </x:si>