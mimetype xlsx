--- v1 (2026-03-09)
+++ v2 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra997f6d4f0df48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f2d0bf63ba247b1a67260d377c9e3b9.psmdcp" Id="R0510446192694719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb900e7ec331f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39c6daa301c444b58b2e90362dde50cd.psmdcp" Id="R1331a10eb1924d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Տեղամասեր" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Մարզ</x:t>
   </x:si>
   <x:si>
     <x:t>Բնակավայր</x:t>
   </x:si>
   <x:si>
@@ -6694,51 +6694,51 @@
   <x:si>
     <x:t>23/33</x:t>
   </x:si>
   <x:si>
     <x:t>Մշակույթի տուն,  1Փ. 45 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Դրախտիկ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/34</x:t>
   </x:si>
   <x:si>
     <x:t>Միջնակարգ դպրոց, 12Փ. 33 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Աղբերք գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/35</x:t>
   </x:si>
   <x:si>
     <x:t>Միջնակարգ դպրոց,  3Փ. 15 Շ.</x:t>
   </x:si>
   <x:si>
-    <x:t>Շորժա գյուղ</x:t>
+    <x:t>Շողակաթ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/36</x:t>
   </x:si>
   <x:si>
     <x:t>Հանդիսությունների սրահ,  10Փ. 1/35 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Արտանիշ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/37</x:t>
   </x:si>
   <x:si>
     <x:t>Միջնակարգ դպրոց,  1Փ. 1 Շ.</x:t>
   </x:si>
   <x:si>
     <x:t>Ջիլ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>23/38</x:t>
   </x:si>
   <x:si>
     <x:t>Միջնակարգ դպրոց,  5Փ. 1 Շ.</x:t>
   </x:si>