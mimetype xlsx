--- v2 (2026-03-07)
+++ v3 (2026-05-01)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41898d2f6b341ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdaf019b0e7543a686c37f30318eb0ab.psmdcp" Id="R7db28e7b435f49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f1d9be3d524e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/550aa8f0447b4a798d28964d3427c766.psmdcp" Id="R4c888511b93a4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Տեղամասեր" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Մարզ</x:t>
   </x:si>
   <x:si>
+    <x:t>Համայնք</x:t>
+  </x:si>
+  <x:si>
     <x:t>Բնակավայր</x:t>
   </x:si>
   <x:si>
-    <x:t>Նախկին</x:t>
-[...5 lines deleted...]
-    <x:t>Ընտրատեղամաս</x:t>
+    <x:t>ԸԸՀ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ՏԸՀ</x:t>
   </x:si>
   <x:si>
     <x:t>Հասցե</x:t>
   </x:si>
   <x:si>
     <x:t>Գեղարքունիք</x:t>
   </x:si>
   <x:si>
     <x:t>Ճամբարակ</x:t>
   </x:si>
   <x:si>
     <x:t>Ճամբարակ քաղաք</x:t>
   </x:si>
   <x:si>
     <x:t>20/1</x:t>
   </x:si>
   <x:si>
     <x:t>Ար. Խաչատրյան 5, N 4 միջնակարգ դպրոց</x:t>
   </x:si>
   <x:si>
     <x:t>20/2</x:t>
   </x:si>
   <x:si>
     <x:t>Չարենցի 1, Մ. Քոչարյանի անվան հիմնական դպրոց</x:t>
   </x:si>
@@ -160,51 +160,51 @@
   <x:si>
     <x:t>20/13</x:t>
   </x:si>
   <x:si>
     <x:t>2 փ., շ. 47, միջն. դպրոց</x:t>
   </x:si>
   <x:si>
     <x:t>Դրախտիկ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>20/14</x:t>
   </x:si>
   <x:si>
     <x:t>12 փ., շ. 33, միջն. դպրոց</x:t>
   </x:si>
   <x:si>
     <x:t>Աղբերք գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>20/15</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">  3 փ., շ. 15, միջն. դպրոց</x:t>
   </x:si>
   <x:si>
-    <x:t>Շորժա գյուղ</x:t>
+    <x:t>Շողակաթ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>20/16</x:t>
   </x:si>
   <x:si>
     <x:t>10 փ., շ. 1/35, հանդիսությունների սրահ</x:t>
   </x:si>
   <x:si>
     <x:t>Արտանիշ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>20/17</x:t>
   </x:si>
   <x:si>
     <x:t>1 փ., շ. 1, միջն. դպրոց</x:t>
   </x:si>
   <x:si>
     <x:t>Ջիլ գյուղ</x:t>
   </x:si>
   <x:si>
     <x:t>20/18</x:t>
   </x:si>
   <x:si>
     <x:t>5 փ., շ. 1, միջն. դպրոց</x:t>
   </x:si>